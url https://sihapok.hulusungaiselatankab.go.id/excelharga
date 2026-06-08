--- v0 (2025-10-25)
+++ v1 (2026-06-08)
@@ -12,632 +12,515 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="SIHAPOK" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="194">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="155">
   <si>
     <t>SIHAPOK</t>
   </si>
   <si>
     <t>Sistem Informasi Harga Pokok</t>
   </si>
   <si>
-    <t>Tanggal Cetak : 25-10-2025 1:31:18</t>
+    <t>Tanggal Cetak : 08-06-2026 1:21:35</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Nama Bahan</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Pasar Kandangan</t>
   </si>
   <si>
     <t>Pasar Negara</t>
   </si>
   <si>
     <t>Indeks Harga konsumen (IHK) Banjarmasin</t>
   </si>
   <si>
     <t>Indeks Harga konsumen (IHK) Tanjung</t>
   </si>
   <si>
     <t>Persediaan</t>
   </si>
   <si>
     <t>Harga Hari Ini</t>
   </si>
   <si>
     <t>Harga Kemarin</t>
   </si>
   <si>
     <t>Perubahan Harga</t>
   </si>
   <si>
     <t>Perubahan Harga (%)</t>
   </si>
   <si>
+    <t>Bahan Bakar Gas</t>
+  </si>
+  <si>
+    <t>LPG 12 kg</t>
+  </si>
+  <si>
+    <t>Tabung</t>
+  </si>
+  <si>
+    <t>Rp. 260.000</t>
+  </si>
+  <si>
+    <t>Rp. 0</t>
+  </si>
+  <si>
+    <t>0%</t>
+  </si>
+  <si>
+    <t>Rp. 240.000</t>
+  </si>
+  <si>
+    <t>Cukup</t>
+  </si>
+  <si>
+    <t>LPG 5,5 kg</t>
+  </si>
+  <si>
+    <t>Rp. 135.000</t>
+  </si>
+  <si>
+    <t>Rp. 125.000</t>
+  </si>
+  <si>
+    <t>LPG 3 kg</t>
+  </si>
+  <si>
+    <t>Rp. 25.000</t>
+  </si>
+  <si>
+    <t>Rp. 26.000</t>
+  </si>
+  <si>
+    <t>Rp. 27.000</t>
+  </si>
+  <si>
+    <t>Rp. -1.000</t>
+  </si>
+  <si>
+    <t>Beras</t>
+  </si>
+  <si>
+    <t>Unus Mayang</t>
+  </si>
+  <si>
+    <t>Kg</t>
+  </si>
+  <si>
+    <t>Rp. 18.750</t>
+  </si>
+  <si>
+    <t>Rp. 17.500</t>
+  </si>
+  <si>
+    <t>Siam Unus</t>
+  </si>
+  <si>
+    <t>Rp. 16.250</t>
+  </si>
+  <si>
+    <t>Siam Pandak</t>
+  </si>
+  <si>
+    <t>Rp. 15.000</t>
+  </si>
+  <si>
+    <t>Karang Dukuh</t>
+  </si>
+  <si>
+    <t>Rp. 13.750</t>
+  </si>
+  <si>
+    <t>Unus Lantik</t>
+  </si>
+  <si>
+    <t>Cihirang</t>
+  </si>
+  <si>
+    <t>Kemasan Premium</t>
+  </si>
+  <si>
+    <t>Rp. 15.400</t>
+  </si>
+  <si>
+    <t>Rp. 19.000</t>
+  </si>
+  <si>
+    <t>Kemasan Medium</t>
+  </si>
+  <si>
+    <t>Gula</t>
+  </si>
+  <si>
+    <t>putih</t>
+  </si>
+  <si>
+    <t>Premium</t>
+  </si>
+  <si>
+    <t>Merah</t>
+  </si>
+  <si>
+    <t>Rp. 21.000</t>
+  </si>
+  <si>
+    <t>Minyak Goreng</t>
+  </si>
+  <si>
+    <t>Curah Kuning</t>
+  </si>
+  <si>
+    <t>Ltr</t>
+  </si>
+  <si>
+    <t>Rp. 18.000</t>
+  </si>
+  <si>
+    <t>Rp. 17.000</t>
+  </si>
+  <si>
+    <t>Kemasan Sederhana</t>
+  </si>
+  <si>
+    <t>Daging</t>
+  </si>
+  <si>
+    <t>Sapi Murni</t>
+  </si>
+  <si>
+    <t>Rp. 140.000</t>
+  </si>
+  <si>
+    <t>Ayam Ras</t>
+  </si>
+  <si>
+    <t>Rp. 36.000</t>
+  </si>
+  <si>
+    <t>Rp. 30.000</t>
+  </si>
+  <si>
+    <t>Ayam Kampung</t>
+  </si>
+  <si>
+    <t>Rp. 75.000</t>
+  </si>
+  <si>
+    <t>Telur</t>
+  </si>
+  <si>
+    <t>Itik</t>
+  </si>
+  <si>
+    <t>Susu</t>
+  </si>
+  <si>
+    <t>Kental Manis Cap Enaak</t>
+  </si>
+  <si>
+    <t>Kaleng</t>
+  </si>
+  <si>
+    <t>Rp. 12.000</t>
+  </si>
+  <si>
+    <t>Kental Manis Indomilk</t>
+  </si>
+  <si>
+    <t>Rp. 12.500</t>
+  </si>
+  <si>
+    <t>Rp. 10.000</t>
+  </si>
+  <si>
+    <t>BubukDancow 400 gr</t>
+  </si>
+  <si>
+    <t>Kotak</t>
+  </si>
+  <si>
+    <t>Rp. 51.500</t>
+  </si>
+  <si>
+    <t>Bubuk Nestle 400 gr</t>
+  </si>
+  <si>
+    <t>Jagung</t>
+  </si>
+  <si>
+    <t>Pipilan Lokal</t>
+  </si>
+  <si>
+    <t>Rp. 8.000</t>
+  </si>
+  <si>
+    <t>Garam</t>
+  </si>
+  <si>
+    <t>Beryodium Cap Layar</t>
+  </si>
+  <si>
+    <t>Tepung Terigu</t>
+  </si>
+  <si>
+    <t>Merk Bogasari</t>
+  </si>
+  <si>
+    <t>Rp. 16.000</t>
+  </si>
+  <si>
+    <t>Merk Segitiga Biru</t>
+  </si>
+  <si>
+    <t>Tanpa Merek</t>
+  </si>
+  <si>
+    <t>Rp. 11.000</t>
+  </si>
+  <si>
+    <t>Kacang Kedelai</t>
+  </si>
+  <si>
+    <t>Ex Impor</t>
+  </si>
+  <si>
     <t>Mie Instant</t>
   </si>
   <si>
     <t>Indomie Goreng</t>
   </si>
   <si>
     <t>Bungkus</t>
   </si>
   <si>
     <t>Rp. 3.500</t>
   </si>
   <si>
-    <t>Rp. 0</t>
-[...8 lines deleted...]
-    <t>Cukup</t>
+    <t>Indomie Soto Banjar</t>
   </si>
   <si>
     <t>Indomie Kari Ayam</t>
   </si>
   <si>
-    <t>Rp. 2.600</t>
-[...2 lines deleted...]
-    <t>Indomie Soto Banjar</t>
+    <t>Mie Sedap</t>
   </si>
   <si>
     <t>Sarimie</t>
   </si>
   <si>
-    <t>Mie Sedap</t>
+    <t>Tomat</t>
+  </si>
+  <si>
+    <t>Sedang</t>
+  </si>
+  <si>
+    <t>Rp. 7.000</t>
+  </si>
+  <si>
+    <t>Kubis/Kol</t>
+  </si>
+  <si>
+    <t>Kentang</t>
+  </si>
+  <si>
+    <t>Rp. 20.000</t>
+  </si>
+  <si>
+    <t>Wortel</t>
+  </si>
+  <si>
+    <t>Kelapa</t>
+  </si>
+  <si>
+    <t>Biji</t>
+  </si>
+  <si>
+    <t>Ketela Pohon/Singkong</t>
+  </si>
+  <si>
+    <t>Ubi kayu</t>
+  </si>
+  <si>
+    <t>Rp. 6.000</t>
+  </si>
+  <si>
+    <t>Tempe</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>Rp. 24.000</t>
+  </si>
+  <si>
+    <t>Kacang Tanah</t>
+  </si>
+  <si>
+    <t>Lokal</t>
+  </si>
+  <si>
+    <t>Rp. 48.000</t>
+  </si>
+  <si>
+    <t>Kacang Hijau</t>
+  </si>
+  <si>
+    <t>Ikan Segar</t>
+  </si>
+  <si>
+    <t>Ikan Papuyu</t>
+  </si>
+  <si>
+    <t>Rp. 65.000</t>
+  </si>
+  <si>
+    <t>Rp. 90.000</t>
+  </si>
+  <si>
+    <t>Rp. -25.000</t>
+  </si>
+  <si>
+    <t>Ikan Haruan (Gabus)</t>
+  </si>
+  <si>
+    <t>Rp. 60.000</t>
+  </si>
+  <si>
+    <t>Rp. 100.000</t>
+  </si>
+  <si>
+    <t>Ikan Patin</t>
+  </si>
+  <si>
+    <t>Rp. 35.000</t>
+  </si>
+  <si>
+    <t>Ikan Tongkol</t>
+  </si>
+  <si>
+    <t>Rp. 40.000</t>
+  </si>
+  <si>
+    <t>Ikan Nila</t>
+  </si>
+  <si>
+    <t>Rp. 45.000</t>
+  </si>
+  <si>
+    <t>Ikan Kembung</t>
+  </si>
+  <si>
+    <t>Rp. 50.000</t>
+  </si>
+  <si>
+    <t>Cabe Segar</t>
+  </si>
+  <si>
+    <t>Merah Biasa Besar</t>
+  </si>
+  <si>
+    <t>Rp. 70.000</t>
+  </si>
+  <si>
+    <t>Merah Keriting</t>
+  </si>
+  <si>
+    <t>Rawit Merah</t>
+  </si>
+  <si>
+    <t>Rawit Tiung (Tanjung)</t>
+  </si>
+  <si>
+    <t>Rp. 80.000</t>
+  </si>
+  <si>
+    <t>Cabe Kering (super)</t>
+  </si>
+  <si>
+    <t>Rp. 120.000</t>
+  </si>
+  <si>
+    <t>Bawang</t>
+  </si>
+  <si>
+    <t>Bawang Merah</t>
+  </si>
+  <si>
+    <t>Bawang Putih Honan</t>
+  </si>
+  <si>
+    <t>Bawang Prai</t>
+  </si>
+  <si>
+    <t>Bawang Bombay</t>
   </si>
   <si>
     <t>Ikan Asin</t>
   </si>
   <si>
+    <t>Ikan Teri</t>
+  </si>
+  <si>
     <t>Ikan Sapat</t>
   </si>
   <si>
-    <t>Kg</t>
-[...26 lines deleted...]
-    <t>8%</t>
+    <t>Ikan Telang</t>
   </si>
   <si>
     <t>Rp. 150.000</t>
-  </si>
-[...457 lines deleted...]
-    <t>Beryodium Cap Layar</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -970,51 +853,51 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:T99"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B98" sqref="B98:T98"/>
+      <selection activeCell="B95" sqref="B95:T95"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18.5669" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.5669" customWidth="true" style="0"/>
     <col min="3" max="3" width="18.5669" customWidth="true" style="0"/>
     <col min="4" max="4" width="17" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="18" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="17" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="18" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="16" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="18" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="17" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="16" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="18" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12" bestFit="true" customWidth="true" style="0"/>
   </cols>
@@ -1249,4622 +1132,4646 @@
       <c r="H8" t="s">
         <v>18</v>
       </c>
       <c r="I8" t="s">
         <v>18</v>
       </c>
       <c r="J8" t="s">
         <v>19</v>
       </c>
       <c r="K8" t="s">
         <v>20</v>
       </c>
       <c r="L8" t="s">
         <v>21</v>
       </c>
       <c r="M8" t="s">
         <v>21</v>
       </c>
       <c r="N8" t="s">
         <v>19</v>
       </c>
       <c r="O8" t="s">
         <v>20</v>
       </c>
       <c r="P8" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="Q8" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="R8" t="s">
         <v>19</v>
       </c>
       <c r="S8" t="s">
         <v>20</v>
       </c>
       <c r="T8" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="B9" t="s">
         <v>23</v>
       </c>
       <c r="C9" t="s">
         <v>17</v>
       </c>
       <c r="D9" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="E9" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="F9" t="s">
         <v>19</v>
       </c>
       <c r="G9" t="s">
         <v>20</v>
       </c>
       <c r="H9" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="I9" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="J9" t="s">
         <v>19</v>
       </c>
       <c r="K9" t="s">
         <v>20</v>
       </c>
       <c r="L9" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="M9" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N9" t="s">
         <v>19</v>
       </c>
       <c r="O9" t="s">
         <v>20</v>
       </c>
       <c r="P9" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="Q9" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="R9" t="s">
         <v>19</v>
       </c>
       <c r="S9" t="s">
         <v>20</v>
       </c>
       <c r="T9" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="B10" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C10" t="s">
         <v>17</v>
       </c>
       <c r="D10" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="E10" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="F10" t="s">
         <v>19</v>
       </c>
       <c r="G10" t="s">
         <v>20</v>
       </c>
       <c r="H10" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="I10" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="J10" t="s">
         <v>19</v>
       </c>
       <c r="K10" t="s">
         <v>20</v>
       </c>
       <c r="L10" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="M10" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>29</v>
+      </c>
+      <c r="N10" s="5" t="s">
+        <v>30</v>
       </c>
       <c r="O10" t="s">
         <v>20</v>
       </c>
       <c r="P10" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="Q10" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>29</v>
+      </c>
+      <c r="R10" s="5" t="s">
+        <v>30</v>
       </c>
       <c r="S10" t="s">
         <v>20</v>
       </c>
       <c r="T10" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="11" spans="1:20">
-      <c r="B11" t="s">
-[...55 lines deleted...]
-      </c>
+      <c r="A11" s="3">
+        <v>2</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="C11" s="4"/>
+      <c r="D11" s="4"/>
+      <c r="E11" s="4"/>
+      <c r="F11" s="4"/>
+      <c r="G11" s="4"/>
+      <c r="H11" s="4"/>
+      <c r="I11" s="4"/>
+      <c r="J11" s="4"/>
+      <c r="K11" s="4"/>
+      <c r="L11" s="4"/>
+      <c r="M11" s="4"/>
+      <c r="N11" s="4"/>
+      <c r="O11" s="4"/>
+      <c r="P11" s="4"/>
+      <c r="Q11" s="4"/>
+      <c r="R11" s="4"/>
+      <c r="S11" s="4"/>
+      <c r="T11" s="4"/>
     </row>
     <row r="12" spans="1:20">
       <c r="B12" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="C12" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="D12" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="E12" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F12" t="s">
         <v>19</v>
       </c>
       <c r="G12" t="s">
         <v>20</v>
       </c>
       <c r="H12" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="I12" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="J12" t="s">
         <v>19</v>
       </c>
       <c r="K12" t="s">
         <v>20</v>
       </c>
       <c r="L12" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="M12" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="N12" t="s">
         <v>19</v>
       </c>
       <c r="O12" t="s">
         <v>20</v>
       </c>
       <c r="P12" t="s">
-        <v>18</v>
+        <v>35</v>
       </c>
       <c r="Q12" t="s">
-        <v>18</v>
+        <v>35</v>
       </c>
       <c r="R12" t="s">
         <v>19</v>
       </c>
       <c r="S12" t="s">
         <v>20</v>
       </c>
       <c r="T12" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="13" spans="1:20">
-      <c r="A13" s="3">
-[...22 lines deleted...]
-      <c r="T13" s="4"/>
+      <c r="B13" t="s">
+        <v>36</v>
+      </c>
+      <c r="C13" t="s">
+        <v>33</v>
+      </c>
+      <c r="D13" t="s">
+        <v>37</v>
+      </c>
+      <c r="E13" t="s">
+        <v>37</v>
+      </c>
+      <c r="F13" t="s">
+        <v>19</v>
+      </c>
+      <c r="G13" t="s">
+        <v>20</v>
+      </c>
+      <c r="H13" t="s">
+        <v>37</v>
+      </c>
+      <c r="I13" t="s">
+        <v>37</v>
+      </c>
+      <c r="J13" t="s">
+        <v>19</v>
+      </c>
+      <c r="K13" t="s">
+        <v>20</v>
+      </c>
+      <c r="L13" t="s">
+        <v>37</v>
+      </c>
+      <c r="M13" t="s">
+        <v>37</v>
+      </c>
+      <c r="N13" t="s">
+        <v>19</v>
+      </c>
+      <c r="O13" t="s">
+        <v>20</v>
+      </c>
+      <c r="P13" t="s">
+        <v>37</v>
+      </c>
+      <c r="Q13" t="s">
+        <v>37</v>
+      </c>
+      <c r="R13" t="s">
+        <v>19</v>
+      </c>
+      <c r="S13" t="s">
+        <v>20</v>
+      </c>
+      <c r="T13" t="s">
+        <v>22</v>
+      </c>
     </row>
     <row r="14" spans="1:20">
       <c r="B14" t="s">
-        <v>29</v>
+        <v>38</v>
       </c>
       <c r="C14" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="D14" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="E14" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="F14" t="s">
         <v>19</v>
       </c>
       <c r="G14" t="s">
         <v>20</v>
       </c>
       <c r="H14" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="I14" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="J14" t="s">
         <v>19</v>
       </c>
       <c r="K14" t="s">
         <v>20</v>
       </c>
       <c r="L14" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="M14" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="N14" t="s">
         <v>19</v>
       </c>
       <c r="O14" t="s">
         <v>20</v>
       </c>
       <c r="P14" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="Q14" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="R14" t="s">
         <v>19</v>
       </c>
       <c r="S14" t="s">
         <v>20</v>
       </c>
       <c r="T14" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="15" spans="1:20">
       <c r="B15" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="C15" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="D15" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="E15" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="F15" t="s">
         <v>19</v>
       </c>
       <c r="G15" t="s">
         <v>20</v>
       </c>
       <c r="H15" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="I15" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="J15" t="s">
         <v>19</v>
       </c>
       <c r="K15" t="s">
         <v>20</v>
       </c>
       <c r="L15" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="M15" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="N15" t="s">
         <v>19</v>
       </c>
       <c r="O15" t="s">
         <v>20</v>
       </c>
       <c r="P15" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="Q15" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="R15" t="s">
         <v>19</v>
       </c>
       <c r="S15" t="s">
         <v>20</v>
       </c>
       <c r="T15" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="16" spans="1:20">
       <c r="B16" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="C16" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="D16" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="E16" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="F16" t="s">
         <v>19</v>
       </c>
       <c r="G16" t="s">
         <v>20</v>
       </c>
       <c r="H16" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="I16" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="J16" t="s">
         <v>19</v>
       </c>
       <c r="K16" t="s">
         <v>20</v>
       </c>
       <c r="L16" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="M16" t="s">
-        <v>35</v>
-[...4 lines deleted...]
-      <c r="O16" s="5" t="s">
         <v>39</v>
       </c>
+      <c r="N16" t="s">
+        <v>19</v>
+      </c>
+      <c r="O16" t="s">
+        <v>20</v>
+      </c>
       <c r="P16" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="Q16" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="R16" t="s">
         <v>19</v>
       </c>
       <c r="S16" t="s">
         <v>20</v>
       </c>
       <c r="T16" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="17" spans="1:20">
       <c r="B17" t="s">
+        <v>43</v>
+      </c>
+      <c r="C17" t="s">
+        <v>33</v>
+      </c>
+      <c r="D17" t="s">
         <v>41</v>
       </c>
-      <c r="C17" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E17" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F17" t="s">
         <v>19</v>
       </c>
       <c r="G17" t="s">
         <v>20</v>
       </c>
       <c r="H17" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="I17" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="J17" t="s">
         <v>19</v>
       </c>
       <c r="K17" t="s">
         <v>20</v>
       </c>
       <c r="L17" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="M17" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="N17" t="s">
         <v>19</v>
       </c>
       <c r="O17" t="s">
         <v>20</v>
       </c>
       <c r="P17" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="Q17" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="R17" t="s">
         <v>19</v>
       </c>
       <c r="S17" t="s">
         <v>20</v>
       </c>
       <c r="T17" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="18" spans="1:20">
-      <c r="A18" s="3">
-[...2 lines deleted...]
-      <c r="B18" s="3" t="s">
+      <c r="B18" t="s">
         <v>44</v>
       </c>
-      <c r="C18" s="4"/>
-[...16 lines deleted...]
-      <c r="T18" s="4"/>
+      <c r="C18" t="s">
+        <v>33</v>
+      </c>
+      <c r="D18" t="s">
+        <v>45</v>
+      </c>
+      <c r="E18" t="s">
+        <v>45</v>
+      </c>
+      <c r="F18" t="s">
+        <v>19</v>
+      </c>
+      <c r="G18" t="s">
+        <v>20</v>
+      </c>
+      <c r="H18" t="s">
+        <v>46</v>
+      </c>
+      <c r="I18" t="s">
+        <v>46</v>
+      </c>
+      <c r="J18" t="s">
+        <v>19</v>
+      </c>
+      <c r="K18" t="s">
+        <v>20</v>
+      </c>
+      <c r="L18" t="s">
+        <v>46</v>
+      </c>
+      <c r="M18" t="s">
+        <v>46</v>
+      </c>
+      <c r="N18" t="s">
+        <v>19</v>
+      </c>
+      <c r="O18" t="s">
+        <v>20</v>
+      </c>
+      <c r="P18" t="s">
+        <v>46</v>
+      </c>
+      <c r="Q18" t="s">
+        <v>46</v>
+      </c>
+      <c r="R18" t="s">
+        <v>19</v>
+      </c>
+      <c r="S18" t="s">
+        <v>20</v>
+      </c>
+      <c r="T18" t="s">
+        <v>22</v>
+      </c>
     </row>
     <row r="19" spans="1:20">
       <c r="B19" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C19" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="D19" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="E19" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="F19" t="s">
         <v>19</v>
       </c>
       <c r="G19" t="s">
         <v>20</v>
       </c>
+      <c r="H19" t="s">
+        <v>41</v>
+      </c>
+      <c r="I19" t="s">
+        <v>41</v>
+      </c>
+      <c r="J19" t="s">
+        <v>19</v>
+      </c>
+      <c r="K19" t="s">
+        <v>20</v>
+      </c>
+      <c r="L19" t="s">
+        <v>41</v>
+      </c>
+      <c r="M19" t="s">
+        <v>41</v>
+      </c>
+      <c r="N19" t="s">
+        <v>19</v>
+      </c>
+      <c r="O19" t="s">
+        <v>20</v>
+      </c>
+      <c r="P19" t="s">
+        <v>41</v>
+      </c>
+      <c r="Q19" t="s">
+        <v>41</v>
+      </c>
+      <c r="R19" t="s">
+        <v>19</v>
+      </c>
+      <c r="S19" t="s">
+        <v>20</v>
+      </c>
       <c r="T19" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="20" spans="1:20">
-      <c r="B20" t="s">
-[...5 lines deleted...]
-      <c r="D20" t="s">
+      <c r="A20" s="3">
+        <v>3</v>
+      </c>
+      <c r="B20" s="3" t="s">
         <v>48</v>
       </c>
-      <c r="E20" t="s">
-[...46 lines deleted...]
-      </c>
+      <c r="C20" s="4"/>
+      <c r="D20" s="4"/>
+      <c r="E20" s="4"/>
+      <c r="F20" s="4"/>
+      <c r="G20" s="4"/>
+      <c r="H20" s="4"/>
+      <c r="I20" s="4"/>
+      <c r="J20" s="4"/>
+      <c r="K20" s="4"/>
+      <c r="L20" s="4"/>
+      <c r="M20" s="4"/>
+      <c r="N20" s="4"/>
+      <c r="O20" s="4"/>
+      <c r="P20" s="4"/>
+      <c r="Q20" s="4"/>
+      <c r="R20" s="4"/>
+      <c r="S20" s="4"/>
+      <c r="T20" s="4"/>
     </row>
     <row r="21" spans="1:20">
       <c r="B21" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="C21" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="D21" t="s">
+        <v>46</v>
+      </c>
+      <c r="E21" t="s">
+        <v>46</v>
+      </c>
+      <c r="F21" t="s">
+        <v>19</v>
+      </c>
+      <c r="G21" t="s">
+        <v>20</v>
+      </c>
+      <c r="H21" t="s">
+        <v>46</v>
+      </c>
+      <c r="I21" t="s">
+        <v>46</v>
+      </c>
+      <c r="J21" t="s">
+        <v>19</v>
+      </c>
+      <c r="K21" t="s">
+        <v>20</v>
+      </c>
+      <c r="L21" t="s">
         <v>35</v>
       </c>
-      <c r="E21" t="s">
+      <c r="M21" t="s">
         <v>35</v>
       </c>
-      <c r="F21" t="s">
-[...5 lines deleted...]
-      <c r="H21" t="s">
+      <c r="N21" t="s">
+        <v>19</v>
+      </c>
+      <c r="O21" t="s">
+        <v>20</v>
+      </c>
+      <c r="P21" t="s">
         <v>35</v>
       </c>
-      <c r="I21" t="s">
+      <c r="Q21" t="s">
         <v>35</v>
       </c>
-      <c r="J21" t="s">
-[...24 lines deleted...]
-        <v>52</v>
+      <c r="R21" t="s">
+        <v>19</v>
       </c>
       <c r="S21" t="s">
         <v>20</v>
       </c>
       <c r="T21" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="22" spans="1:20">
       <c r="B22" t="s">
-        <v>57</v>
+        <v>50</v>
       </c>
       <c r="C22" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="D22" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="E22" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="F22" t="s">
         <v>19</v>
       </c>
       <c r="G22" t="s">
         <v>20</v>
       </c>
       <c r="H22" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="I22" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="J22" t="s">
         <v>19</v>
       </c>
       <c r="K22" t="s">
         <v>20</v>
       </c>
       <c r="L22" t="s">
-        <v>58</v>
+        <v>46</v>
       </c>
       <c r="M22" t="s">
-        <v>59</v>
-[...5 lines deleted...]
-        <v>60</v>
+        <v>46</v>
+      </c>
+      <c r="N22" t="s">
+        <v>19</v>
+      </c>
+      <c r="O22" t="s">
+        <v>20</v>
       </c>
       <c r="P22" t="s">
-        <v>53</v>
+        <v>46</v>
       </c>
       <c r="Q22" t="s">
-        <v>53</v>
+        <v>46</v>
       </c>
       <c r="R22" t="s">
         <v>19</v>
       </c>
       <c r="S22" t="s">
         <v>20</v>
       </c>
       <c r="T22" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="23" spans="1:20">
       <c r="B23" t="s">
-        <v>61</v>
+        <v>51</v>
       </c>
       <c r="C23" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="D23" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="E23" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="F23" t="s">
         <v>19</v>
       </c>
       <c r="G23" t="s">
         <v>20</v>
       </c>
       <c r="H23" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="I23" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="J23" t="s">
         <v>19</v>
       </c>
       <c r="K23" t="s">
         <v>20</v>
       </c>
       <c r="L23" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="M23" t="s">
-        <v>58</v>
-[...5 lines deleted...]
-        <v>62</v>
+        <v>52</v>
+      </c>
+      <c r="N23" t="s">
+        <v>19</v>
+      </c>
+      <c r="O23" t="s">
+        <v>20</v>
       </c>
       <c r="P23" t="s">
-        <v>59</v>
+        <v>52</v>
       </c>
       <c r="Q23" t="s">
-        <v>59</v>
+        <v>52</v>
       </c>
       <c r="R23" t="s">
         <v>19</v>
       </c>
       <c r="S23" t="s">
         <v>20</v>
       </c>
       <c r="T23" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="24" spans="1:20">
       <c r="A24" s="3">
         <v>4</v>
       </c>
       <c r="B24" s="3" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="C24" s="4"/>
       <c r="D24" s="4"/>
       <c r="E24" s="4"/>
       <c r="F24" s="4"/>
       <c r="G24" s="4"/>
       <c r="H24" s="4"/>
       <c r="I24" s="4"/>
       <c r="J24" s="4"/>
       <c r="K24" s="4"/>
       <c r="L24" s="4"/>
       <c r="M24" s="4"/>
       <c r="N24" s="4"/>
       <c r="O24" s="4"/>
       <c r="P24" s="4"/>
       <c r="Q24" s="4"/>
       <c r="R24" s="4"/>
       <c r="S24" s="4"/>
       <c r="T24" s="4"/>
     </row>
     <row r="25" spans="1:20">
       <c r="B25" t="s">
-        <v>64</v>
+        <v>54</v>
       </c>
       <c r="C25" t="s">
-        <v>65</v>
+        <v>55</v>
       </c>
       <c r="D25" t="s">
-        <v>66</v>
+        <v>56</v>
       </c>
       <c r="E25" t="s">
-        <v>66</v>
+        <v>56</v>
       </c>
       <c r="F25" t="s">
         <v>19</v>
       </c>
       <c r="G25" t="s">
         <v>20</v>
       </c>
       <c r="H25" t="s">
-        <v>66</v>
+        <v>56</v>
       </c>
       <c r="I25" t="s">
-        <v>66</v>
+        <v>56</v>
       </c>
       <c r="J25" t="s">
         <v>19</v>
       </c>
       <c r="K25" t="s">
         <v>20</v>
       </c>
       <c r="L25" t="s">
-        <v>67</v>
+        <v>57</v>
       </c>
       <c r="M25" t="s">
-        <v>67</v>
+        <v>57</v>
       </c>
       <c r="N25" t="s">
         <v>19</v>
       </c>
       <c r="O25" t="s">
         <v>20</v>
       </c>
       <c r="P25" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="Q25" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="R25" t="s">
         <v>19</v>
       </c>
       <c r="S25" t="s">
         <v>20</v>
       </c>
       <c r="T25" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="26" spans="1:20">
       <c r="B26" t="s">
-        <v>68</v>
+        <v>58</v>
       </c>
       <c r="C26" t="s">
-        <v>65</v>
+        <v>55</v>
       </c>
       <c r="D26" t="s">
-        <v>66</v>
+        <v>35</v>
       </c>
       <c r="E26" t="s">
-        <v>66</v>
+        <v>35</v>
       </c>
       <c r="F26" t="s">
         <v>19</v>
       </c>
       <c r="G26" t="s">
         <v>20</v>
       </c>
       <c r="H26" t="s">
-        <v>66</v>
+        <v>35</v>
       </c>
       <c r="I26" t="s">
-        <v>66</v>
+        <v>35</v>
       </c>
       <c r="J26" t="s">
         <v>19</v>
       </c>
       <c r="K26" t="s">
         <v>20</v>
       </c>
       <c r="L26" t="s">
-        <v>67</v>
+        <v>57</v>
       </c>
       <c r="M26" t="s">
-        <v>67</v>
+        <v>57</v>
       </c>
       <c r="N26" t="s">
         <v>19</v>
       </c>
       <c r="O26" t="s">
         <v>20</v>
       </c>
       <c r="P26" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="Q26" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="R26" t="s">
         <v>19</v>
       </c>
       <c r="S26" t="s">
         <v>20</v>
       </c>
       <c r="T26" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="27" spans="1:20">
       <c r="B27" t="s">
-        <v>69</v>
+        <v>44</v>
       </c>
       <c r="C27" t="s">
-        <v>70</v>
+        <v>55</v>
       </c>
       <c r="D27" t="s">
-        <v>71</v>
+        <v>46</v>
       </c>
       <c r="E27" t="s">
-        <v>71</v>
+        <v>46</v>
       </c>
       <c r="F27" t="s">
         <v>19</v>
       </c>
       <c r="G27" t="s">
         <v>20</v>
       </c>
       <c r="H27" t="s">
-        <v>71</v>
+        <v>46</v>
       </c>
       <c r="I27" t="s">
-        <v>71</v>
+        <v>46</v>
       </c>
       <c r="J27" t="s">
         <v>19</v>
       </c>
       <c r="K27" t="s">
         <v>20</v>
       </c>
       <c r="L27" t="s">
-        <v>72</v>
+        <v>46</v>
       </c>
       <c r="M27" t="s">
-        <v>72</v>
+        <v>46</v>
       </c>
       <c r="N27" t="s">
         <v>19</v>
       </c>
       <c r="O27" t="s">
         <v>20</v>
       </c>
       <c r="P27" t="s">
-        <v>71</v>
+        <v>46</v>
       </c>
       <c r="Q27" t="s">
-        <v>71</v>
+        <v>46</v>
       </c>
       <c r="R27" t="s">
         <v>19</v>
       </c>
       <c r="S27" t="s">
         <v>20</v>
       </c>
       <c r="T27" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="28" spans="1:20">
-      <c r="B28" t="s">
-[...55 lines deleted...]
-      </c>
+      <c r="A28" s="3">
+        <v>5</v>
+      </c>
+      <c r="B28" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="C28" s="4"/>
+      <c r="D28" s="4"/>
+      <c r="E28" s="4"/>
+      <c r="F28" s="4"/>
+      <c r="G28" s="4"/>
+      <c r="H28" s="4"/>
+      <c r="I28" s="4"/>
+      <c r="J28" s="4"/>
+      <c r="K28" s="4"/>
+      <c r="L28" s="4"/>
+      <c r="M28" s="4"/>
+      <c r="N28" s="4"/>
+      <c r="O28" s="4"/>
+      <c r="P28" s="4"/>
+      <c r="Q28" s="4"/>
+      <c r="R28" s="4"/>
+      <c r="S28" s="4"/>
+      <c r="T28" s="4"/>
     </row>
     <row r="29" spans="1:20">
-      <c r="A29" s="3">
-[...22 lines deleted...]
-      <c r="T29" s="4"/>
+      <c r="B29" t="s">
+        <v>60</v>
+      </c>
+      <c r="C29" t="s">
+        <v>33</v>
+      </c>
+      <c r="D29" t="s">
+        <v>61</v>
+      </c>
+      <c r="E29" t="s">
+        <v>61</v>
+      </c>
+      <c r="F29" t="s">
+        <v>19</v>
+      </c>
+      <c r="G29" t="s">
+        <v>20</v>
+      </c>
+      <c r="H29" t="s">
+        <v>61</v>
+      </c>
+      <c r="I29" t="s">
+        <v>61</v>
+      </c>
+      <c r="J29" t="s">
+        <v>19</v>
+      </c>
+      <c r="K29" t="s">
+        <v>20</v>
+      </c>
+      <c r="L29" t="s">
+        <v>61</v>
+      </c>
+      <c r="M29" t="s">
+        <v>61</v>
+      </c>
+      <c r="N29" t="s">
+        <v>19</v>
+      </c>
+      <c r="O29" t="s">
+        <v>20</v>
+      </c>
+      <c r="P29" t="s">
+        <v>61</v>
+      </c>
+      <c r="Q29" t="s">
+        <v>61</v>
+      </c>
+      <c r="R29" t="s">
+        <v>19</v>
+      </c>
+      <c r="S29" t="s">
+        <v>20</v>
+      </c>
+      <c r="T29" t="s">
+        <v>22</v>
+      </c>
     </row>
     <row r="30" spans="1:20">
       <c r="B30" t="s">
-        <v>77</v>
+        <v>62</v>
       </c>
       <c r="C30" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="D30" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="E30" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="F30" t="s">
         <v>19</v>
       </c>
       <c r="G30" t="s">
         <v>20</v>
       </c>
       <c r="H30" t="s">
-        <v>78</v>
+        <v>64</v>
       </c>
       <c r="I30" t="s">
-        <v>78</v>
+        <v>64</v>
       </c>
       <c r="J30" t="s">
         <v>19</v>
       </c>
       <c r="K30" t="s">
         <v>20</v>
       </c>
       <c r="L30" t="s">
-        <v>79</v>
+        <v>64</v>
       </c>
       <c r="M30" t="s">
-        <v>58</v>
-[...5 lines deleted...]
-        <v>81</v>
+        <v>64</v>
+      </c>
+      <c r="N30" t="s">
+        <v>19</v>
+      </c>
+      <c r="O30" t="s">
+        <v>20</v>
       </c>
       <c r="P30" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="Q30" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="R30" t="s">
         <v>19</v>
       </c>
       <c r="S30" t="s">
         <v>20</v>
       </c>
       <c r="T30" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="31" spans="1:20">
       <c r="B31" t="s">
-        <v>82</v>
+        <v>65</v>
       </c>
       <c r="C31" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="D31" t="s">
-        <v>83</v>
+        <v>66</v>
       </c>
       <c r="E31" t="s">
-        <v>83</v>
+        <v>66</v>
       </c>
       <c r="F31" t="s">
         <v>19</v>
       </c>
       <c r="G31" t="s">
         <v>20</v>
       </c>
       <c r="H31" t="s">
-        <v>83</v>
+        <v>66</v>
       </c>
       <c r="I31" t="s">
-        <v>83</v>
+        <v>66</v>
       </c>
       <c r="J31" t="s">
         <v>19</v>
       </c>
       <c r="K31" t="s">
         <v>20</v>
       </c>
       <c r="L31" t="s">
-        <v>51</v>
+        <v>66</v>
       </c>
       <c r="M31" t="s">
-        <v>84</v>
-[...5 lines deleted...]
-        <v>60</v>
+        <v>66</v>
+      </c>
+      <c r="N31" t="s">
+        <v>19</v>
+      </c>
+      <c r="O31" t="s">
+        <v>20</v>
       </c>
       <c r="P31" t="s">
-        <v>51</v>
+        <v>66</v>
       </c>
       <c r="Q31" t="s">
-        <v>51</v>
+        <v>66</v>
       </c>
       <c r="R31" t="s">
         <v>19</v>
       </c>
       <c r="S31" t="s">
         <v>20</v>
       </c>
       <c r="T31" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="32" spans="1:20">
-      <c r="B32" t="s">
-[...55 lines deleted...]
-      </c>
+      <c r="A32" s="3">
+        <v>6</v>
+      </c>
+      <c r="B32" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="C32" s="4"/>
+      <c r="D32" s="4"/>
+      <c r="E32" s="4"/>
+      <c r="F32" s="4"/>
+      <c r="G32" s="4"/>
+      <c r="H32" s="4"/>
+      <c r="I32" s="4"/>
+      <c r="J32" s="4"/>
+      <c r="K32" s="4"/>
+      <c r="L32" s="4"/>
+      <c r="M32" s="4"/>
+      <c r="N32" s="4"/>
+      <c r="O32" s="4"/>
+      <c r="P32" s="4"/>
+      <c r="Q32" s="4"/>
+      <c r="R32" s="4"/>
+      <c r="S32" s="4"/>
+      <c r="T32" s="4"/>
     </row>
     <row r="33" spans="1:20">
-      <c r="A33" s="3">
-[...22 lines deleted...]
-      <c r="T33" s="4"/>
+      <c r="B33" t="s">
+        <v>62</v>
+      </c>
+      <c r="C33" t="s">
+        <v>33</v>
+      </c>
+      <c r="D33" t="s">
+        <v>64</v>
+      </c>
+      <c r="E33" t="s">
+        <v>64</v>
+      </c>
+      <c r="F33" t="s">
+        <v>19</v>
+      </c>
+      <c r="G33" t="s">
+        <v>20</v>
+      </c>
+      <c r="H33" t="s">
+        <v>64</v>
+      </c>
+      <c r="I33" t="s">
+        <v>64</v>
+      </c>
+      <c r="J33" t="s">
+        <v>19</v>
+      </c>
+      <c r="K33" t="s">
+        <v>20</v>
+      </c>
+      <c r="L33" t="s">
+        <v>64</v>
+      </c>
+      <c r="M33" t="s">
+        <v>64</v>
+      </c>
+      <c r="N33" t="s">
+        <v>19</v>
+      </c>
+      <c r="O33" t="s">
+        <v>20</v>
+      </c>
+      <c r="P33" t="s">
+        <v>64</v>
+      </c>
+      <c r="Q33" t="s">
+        <v>64</v>
+      </c>
+      <c r="R33" t="s">
+        <v>19</v>
+      </c>
+      <c r="S33" t="s">
+        <v>20</v>
+      </c>
+      <c r="T33" t="s">
+        <v>22</v>
+      </c>
     </row>
     <row r="34" spans="1:20">
       <c r="B34" t="s">
-        <v>89</v>
+        <v>65</v>
       </c>
       <c r="C34" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="D34" t="s">
-        <v>48</v>
+        <v>66</v>
       </c>
       <c r="E34" t="s">
-        <v>48</v>
+        <v>66</v>
       </c>
       <c r="F34" t="s">
         <v>19</v>
       </c>
       <c r="G34" t="s">
         <v>20</v>
       </c>
       <c r="H34" t="s">
-        <v>48</v>
+        <v>66</v>
       </c>
       <c r="I34" t="s">
-        <v>48</v>
+        <v>66</v>
       </c>
       <c r="J34" t="s">
         <v>19</v>
       </c>
       <c r="K34" t="s">
         <v>20</v>
       </c>
       <c r="L34" t="s">
-        <v>49</v>
+        <v>66</v>
       </c>
       <c r="M34" t="s">
-        <v>49</v>
+        <v>66</v>
       </c>
       <c r="N34" t="s">
         <v>19</v>
       </c>
       <c r="O34" t="s">
         <v>20</v>
       </c>
       <c r="P34" t="s">
-        <v>53</v>
+        <v>66</v>
       </c>
       <c r="Q34" t="s">
-        <v>53</v>
+        <v>66</v>
       </c>
       <c r="R34" t="s">
         <v>19</v>
       </c>
       <c r="S34" t="s">
         <v>20</v>
       </c>
       <c r="T34" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="35" spans="1:20">
       <c r="B35" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="C35" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="D35" t="s">
-        <v>35</v>
+        <v>63</v>
       </c>
       <c r="E35" t="s">
-        <v>35</v>
+        <v>63</v>
       </c>
       <c r="F35" t="s">
         <v>19</v>
       </c>
       <c r="G35" t="s">
         <v>20</v>
       </c>
       <c r="H35" t="s">
-        <v>35</v>
+        <v>63</v>
       </c>
       <c r="I35" t="s">
-        <v>35</v>
+        <v>63</v>
       </c>
       <c r="J35" t="s">
         <v>19</v>
       </c>
       <c r="K35" t="s">
         <v>20</v>
       </c>
       <c r="L35" t="s">
-        <v>36</v>
+        <v>63</v>
       </c>
       <c r="M35" t="s">
-        <v>35</v>
-[...5 lines deleted...]
-        <v>39</v>
+        <v>63</v>
+      </c>
+      <c r="N35" t="s">
+        <v>19</v>
+      </c>
+      <c r="O35" t="s">
+        <v>20</v>
       </c>
       <c r="P35" t="s">
-        <v>40</v>
+        <v>63</v>
       </c>
       <c r="Q35" t="s">
-        <v>40</v>
+        <v>63</v>
       </c>
       <c r="R35" t="s">
         <v>19</v>
       </c>
       <c r="S35" t="s">
         <v>20</v>
       </c>
       <c r="T35" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="36" spans="1:20">
-      <c r="B36" t="s">
-[...55 lines deleted...]
-      </c>
+      <c r="A36" s="3">
+        <v>7</v>
+      </c>
+      <c r="B36" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="C36" s="4"/>
+      <c r="D36" s="4"/>
+      <c r="E36" s="4"/>
+      <c r="F36" s="4"/>
+      <c r="G36" s="4"/>
+      <c r="H36" s="4"/>
+      <c r="I36" s="4"/>
+      <c r="J36" s="4"/>
+      <c r="K36" s="4"/>
+      <c r="L36" s="4"/>
+      <c r="M36" s="4"/>
+      <c r="N36" s="4"/>
+      <c r="O36" s="4"/>
+      <c r="P36" s="4"/>
+      <c r="Q36" s="4"/>
+      <c r="R36" s="4"/>
+      <c r="S36" s="4"/>
+      <c r="T36" s="4"/>
     </row>
     <row r="37" spans="1:20">
       <c r="B37" t="s">
-        <v>91</v>
+        <v>70</v>
       </c>
       <c r="C37" t="s">
-        <v>30</v>
+        <v>71</v>
       </c>
       <c r="D37" t="s">
-        <v>53</v>
+        <v>72</v>
       </c>
       <c r="E37" t="s">
-        <v>53</v>
+        <v>72</v>
       </c>
       <c r="F37" t="s">
         <v>19</v>
       </c>
       <c r="G37" t="s">
         <v>20</v>
       </c>
       <c r="H37" t="s">
-        <v>53</v>
+        <v>72</v>
       </c>
       <c r="I37" t="s">
-        <v>53</v>
+        <v>72</v>
       </c>
       <c r="J37" t="s">
         <v>19</v>
       </c>
       <c r="K37" t="s">
         <v>20</v>
       </c>
       <c r="L37" t="s">
-        <v>92</v>
+        <v>72</v>
       </c>
       <c r="M37" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>72</v>
+      </c>
+      <c r="N37" t="s">
+        <v>19</v>
       </c>
       <c r="O37" t="s">
         <v>20</v>
       </c>
       <c r="P37" t="s">
-        <v>59</v>
+        <v>72</v>
       </c>
       <c r="Q37" t="s">
-        <v>59</v>
+        <v>72</v>
       </c>
       <c r="R37" t="s">
         <v>19</v>
       </c>
       <c r="S37" t="s">
         <v>20</v>
       </c>
       <c r="T37" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="38" spans="1:20">
       <c r="B38" t="s">
-        <v>94</v>
+        <v>73</v>
       </c>
       <c r="C38" t="s">
-        <v>30</v>
+        <v>71</v>
       </c>
       <c r="D38" t="s">
-        <v>95</v>
+        <v>74</v>
       </c>
       <c r="E38" t="s">
-        <v>95</v>
+        <v>74</v>
       </c>
       <c r="F38" t="s">
         <v>19</v>
       </c>
       <c r="G38" t="s">
         <v>20</v>
       </c>
       <c r="H38" t="s">
-        <v>95</v>
+        <v>74</v>
       </c>
       <c r="I38" t="s">
-        <v>95</v>
+        <v>74</v>
       </c>
       <c r="J38" t="s">
         <v>19</v>
       </c>
       <c r="K38" t="s">
         <v>20</v>
       </c>
       <c r="L38" t="s">
-        <v>31</v>
+        <v>75</v>
       </c>
       <c r="M38" t="s">
-        <v>31</v>
+        <v>75</v>
       </c>
       <c r="N38" t="s">
         <v>19</v>
       </c>
       <c r="O38" t="s">
         <v>20</v>
       </c>
       <c r="P38" t="s">
-        <v>56</v>
+        <v>74</v>
       </c>
       <c r="Q38" t="s">
-        <v>56</v>
+        <v>74</v>
       </c>
       <c r="R38" t="s">
         <v>19</v>
       </c>
       <c r="S38" t="s">
         <v>20</v>
       </c>
       <c r="T38" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="39" spans="1:20">
       <c r="B39" t="s">
-        <v>96</v>
+        <v>76</v>
       </c>
       <c r="C39" t="s">
-        <v>30</v>
+        <v>77</v>
       </c>
       <c r="D39" t="s">
-        <v>51</v>
+        <v>78</v>
       </c>
       <c r="E39" t="s">
-        <v>51</v>
+        <v>78</v>
       </c>
       <c r="F39" t="s">
         <v>19</v>
       </c>
       <c r="G39" t="s">
         <v>20</v>
       </c>
       <c r="H39" t="s">
-        <v>51</v>
+        <v>78</v>
       </c>
       <c r="I39" t="s">
-        <v>51</v>
+        <v>78</v>
       </c>
       <c r="J39" t="s">
         <v>19</v>
       </c>
       <c r="K39" t="s">
         <v>20</v>
       </c>
       <c r="L39" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="M39" t="s">
-        <v>53</v>
-[...5 lines deleted...]
-        <v>98</v>
+        <v>78</v>
+      </c>
+      <c r="N39" t="s">
+        <v>19</v>
+      </c>
+      <c r="O39" t="s">
+        <v>20</v>
       </c>
       <c r="P39" t="s">
-        <v>53</v>
+        <v>78</v>
       </c>
       <c r="Q39" t="s">
-        <v>53</v>
+        <v>78</v>
       </c>
       <c r="R39" t="s">
         <v>19</v>
       </c>
       <c r="S39" t="s">
         <v>20</v>
       </c>
       <c r="T39" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="40" spans="1:20">
-      <c r="A40" s="3">
-[...22 lines deleted...]
-      <c r="T40" s="4"/>
+      <c r="B40" t="s">
+        <v>79</v>
+      </c>
+      <c r="C40" t="s">
+        <v>77</v>
+      </c>
+      <c r="D40" t="s">
+        <v>78</v>
+      </c>
+      <c r="E40" t="s">
+        <v>78</v>
+      </c>
+      <c r="F40" t="s">
+        <v>19</v>
+      </c>
+      <c r="G40" t="s">
+        <v>20</v>
+      </c>
+      <c r="H40" t="s">
+        <v>78</v>
+      </c>
+      <c r="I40" t="s">
+        <v>78</v>
+      </c>
+      <c r="J40" t="s">
+        <v>19</v>
+      </c>
+      <c r="K40" t="s">
+        <v>20</v>
+      </c>
+      <c r="L40" t="s">
+        <v>78</v>
+      </c>
+      <c r="M40" t="s">
+        <v>78</v>
+      </c>
+      <c r="N40" t="s">
+        <v>19</v>
+      </c>
+      <c r="O40" t="s">
+        <v>20</v>
+      </c>
+      <c r="P40" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q40" t="s">
+        <v>78</v>
+      </c>
+      <c r="R40" t="s">
+        <v>19</v>
+      </c>
+      <c r="S40" t="s">
+        <v>20</v>
+      </c>
+      <c r="T40" t="s">
+        <v>22</v>
+      </c>
     </row>
     <row r="41" spans="1:20">
       <c r="B41" t="s">
-        <v>100</v>
+        <v>70</v>
       </c>
       <c r="C41" t="s">
-        <v>30</v>
+        <v>71</v>
       </c>
       <c r="D41" t="s">
-        <v>101</v>
+        <v>72</v>
       </c>
       <c r="E41" t="s">
-        <v>101</v>
+        <v>72</v>
       </c>
       <c r="F41" t="s">
         <v>19</v>
       </c>
       <c r="G41" t="s">
         <v>20</v>
       </c>
       <c r="H41" t="s">
-        <v>101</v>
+        <v>72</v>
       </c>
       <c r="I41" t="s">
-        <v>101</v>
+        <v>72</v>
       </c>
       <c r="J41" t="s">
         <v>19</v>
       </c>
       <c r="K41" t="s">
         <v>20</v>
       </c>
       <c r="L41" t="s">
-        <v>102</v>
+        <v>72</v>
       </c>
       <c r="M41" t="s">
-        <v>102</v>
+        <v>72</v>
       </c>
       <c r="N41" t="s">
         <v>19</v>
       </c>
       <c r="O41" t="s">
         <v>20</v>
       </c>
       <c r="P41" t="s">
-        <v>101</v>
+        <v>72</v>
       </c>
       <c r="Q41" t="s">
-        <v>101</v>
+        <v>72</v>
       </c>
       <c r="R41" t="s">
         <v>19</v>
       </c>
       <c r="S41" t="s">
         <v>20</v>
       </c>
       <c r="T41" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="42" spans="1:20">
-      <c r="B42" t="s">
-[...55 lines deleted...]
-      </c>
+      <c r="A42" s="3">
+        <v>8</v>
+      </c>
+      <c r="B42" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C42" s="4"/>
+      <c r="D42" s="4"/>
+      <c r="E42" s="4"/>
+      <c r="F42" s="4"/>
+      <c r="G42" s="4"/>
+      <c r="H42" s="4"/>
+      <c r="I42" s="4"/>
+      <c r="J42" s="4"/>
+      <c r="K42" s="4"/>
+      <c r="L42" s="4"/>
+      <c r="M42" s="4"/>
+      <c r="N42" s="4"/>
+      <c r="O42" s="4"/>
+      <c r="P42" s="4"/>
+      <c r="Q42" s="4"/>
+      <c r="R42" s="4"/>
+      <c r="S42" s="4"/>
+      <c r="T42" s="4"/>
     </row>
     <row r="43" spans="1:20">
       <c r="B43" t="s">
-        <v>107</v>
+        <v>81</v>
       </c>
       <c r="C43" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="D43" t="s">
-        <v>108</v>
+        <v>82</v>
       </c>
       <c r="E43" t="s">
-        <v>108</v>
+        <v>82</v>
       </c>
       <c r="F43" t="s">
         <v>19</v>
       </c>
       <c r="G43" t="s">
         <v>20</v>
       </c>
       <c r="H43" t="s">
-        <v>108</v>
+        <v>82</v>
       </c>
       <c r="I43" t="s">
-        <v>108</v>
+        <v>82</v>
       </c>
       <c r="J43" t="s">
         <v>19</v>
       </c>
       <c r="K43" t="s">
         <v>20</v>
       </c>
       <c r="L43" t="s">
-        <v>101</v>
+        <v>82</v>
       </c>
       <c r="M43" t="s">
-        <v>101</v>
+        <v>82</v>
       </c>
       <c r="N43" t="s">
         <v>19</v>
       </c>
       <c r="O43" t="s">
         <v>20</v>
       </c>
       <c r="P43" t="s">
-        <v>109</v>
+        <v>82</v>
       </c>
       <c r="Q43" t="s">
-        <v>109</v>
+        <v>82</v>
       </c>
       <c r="R43" t="s">
         <v>19</v>
       </c>
       <c r="S43" t="s">
         <v>20</v>
       </c>
       <c r="T43" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="44" spans="1:20">
-      <c r="B44" t="s">
-[...55 lines deleted...]
-      </c>
+      <c r="A44" s="3">
+        <v>9</v>
+      </c>
+      <c r="B44" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="C44" s="4"/>
+      <c r="D44" s="4"/>
+      <c r="E44" s="4"/>
+      <c r="F44" s="4"/>
+      <c r="G44" s="4"/>
+      <c r="H44" s="4"/>
+      <c r="I44" s="4"/>
+      <c r="J44" s="4"/>
+      <c r="K44" s="4"/>
+      <c r="L44" s="4"/>
+      <c r="M44" s="4"/>
+      <c r="N44" s="4"/>
+      <c r="O44" s="4"/>
+      <c r="P44" s="4"/>
+      <c r="Q44" s="4"/>
+      <c r="R44" s="4"/>
+      <c r="S44" s="4"/>
+      <c r="T44" s="4"/>
     </row>
     <row r="45" spans="1:20">
       <c r="B45" t="s">
-        <v>111</v>
+        <v>84</v>
       </c>
       <c r="C45" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="D45" t="s">
-        <v>112</v>
+        <v>75</v>
       </c>
       <c r="E45" t="s">
-        <v>112</v>
+        <v>75</v>
       </c>
       <c r="F45" t="s">
         <v>19</v>
       </c>
       <c r="G45" t="s">
         <v>20</v>
       </c>
       <c r="H45" t="s">
-        <v>112</v>
+        <v>75</v>
       </c>
       <c r="I45" t="s">
-        <v>112</v>
+        <v>75</v>
       </c>
       <c r="J45" t="s">
         <v>19</v>
       </c>
       <c r="K45" t="s">
         <v>20</v>
       </c>
       <c r="L45" t="s">
-        <v>113</v>
+        <v>75</v>
       </c>
       <c r="M45" t="s">
-        <v>113</v>
+        <v>75</v>
       </c>
       <c r="N45" t="s">
         <v>19</v>
       </c>
       <c r="O45" t="s">
         <v>20</v>
       </c>
       <c r="P45" t="s">
-        <v>114</v>
+        <v>75</v>
       </c>
       <c r="Q45" t="s">
-        <v>114</v>
+        <v>75</v>
       </c>
       <c r="R45" t="s">
         <v>19</v>
       </c>
       <c r="S45" t="s">
         <v>20</v>
       </c>
       <c r="T45" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="46" spans="1:20">
-      <c r="B46" t="s">
-[...55 lines deleted...]
-      </c>
+      <c r="A46" s="3">
+        <v>10</v>
+      </c>
+      <c r="B46" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="C46" s="4"/>
+      <c r="D46" s="4"/>
+      <c r="E46" s="4"/>
+      <c r="F46" s="4"/>
+      <c r="G46" s="4"/>
+      <c r="H46" s="4"/>
+      <c r="I46" s="4"/>
+      <c r="J46" s="4"/>
+      <c r="K46" s="4"/>
+      <c r="L46" s="4"/>
+      <c r="M46" s="4"/>
+      <c r="N46" s="4"/>
+      <c r="O46" s="4"/>
+      <c r="P46" s="4"/>
+      <c r="Q46" s="4"/>
+      <c r="R46" s="4"/>
+      <c r="S46" s="4"/>
+      <c r="T46" s="4"/>
     </row>
     <row r="47" spans="1:20">
       <c r="B47" t="s">
-        <v>118</v>
+        <v>86</v>
       </c>
       <c r="C47" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="D47" t="s">
-        <v>101</v>
+        <v>87</v>
       </c>
       <c r="E47" t="s">
-        <v>101</v>
+        <v>87</v>
       </c>
       <c r="F47" t="s">
         <v>19</v>
       </c>
       <c r="G47" t="s">
         <v>20</v>
       </c>
       <c r="H47" t="s">
-        <v>101</v>
+        <v>87</v>
       </c>
       <c r="I47" t="s">
-        <v>101</v>
+        <v>87</v>
       </c>
       <c r="J47" t="s">
         <v>19</v>
       </c>
       <c r="K47" t="s">
         <v>20</v>
       </c>
       <c r="L47" t="s">
-        <v>119</v>
+        <v>87</v>
       </c>
       <c r="M47" t="s">
-        <v>119</v>
+        <v>87</v>
       </c>
       <c r="N47" t="s">
         <v>19</v>
       </c>
       <c r="O47" t="s">
         <v>20</v>
       </c>
       <c r="P47" t="s">
-        <v>108</v>
+        <v>87</v>
       </c>
       <c r="Q47" t="s">
-        <v>108</v>
+        <v>87</v>
       </c>
       <c r="R47" t="s">
         <v>19</v>
       </c>
       <c r="S47" t="s">
         <v>20</v>
       </c>
       <c r="T47" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="48" spans="1:20">
       <c r="B48" t="s">
-        <v>120</v>
+        <v>88</v>
       </c>
       <c r="C48" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="D48" t="s">
-        <v>101</v>
+        <v>39</v>
       </c>
       <c r="E48" t="s">
-        <v>101</v>
+        <v>39</v>
       </c>
       <c r="F48" t="s">
         <v>19</v>
       </c>
       <c r="G48" t="s">
         <v>20</v>
       </c>
       <c r="H48" t="s">
-        <v>101</v>
+        <v>39</v>
       </c>
       <c r="I48" t="s">
-        <v>101</v>
+        <v>39</v>
       </c>
       <c r="J48" t="s">
         <v>19</v>
       </c>
       <c r="K48" t="s">
         <v>20</v>
       </c>
       <c r="L48" t="s">
-        <v>121</v>
+        <v>39</v>
       </c>
       <c r="M48" t="s">
-        <v>121</v>
+        <v>39</v>
       </c>
       <c r="N48" t="s">
         <v>19</v>
       </c>
       <c r="O48" t="s">
         <v>20</v>
       </c>
       <c r="P48" t="s">
-        <v>122</v>
+        <v>39</v>
       </c>
       <c r="Q48" t="s">
-        <v>122</v>
+        <v>39</v>
       </c>
       <c r="R48" t="s">
         <v>19</v>
       </c>
       <c r="S48" t="s">
         <v>20</v>
       </c>
       <c r="T48" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="49" spans="1:20">
-      <c r="A49" s="3">
-[...22 lines deleted...]
-      <c r="T49" s="4"/>
+      <c r="B49" t="s">
+        <v>89</v>
+      </c>
+      <c r="C49" t="s">
+        <v>33</v>
+      </c>
+      <c r="D49" t="s">
+        <v>90</v>
+      </c>
+      <c r="E49" t="s">
+        <v>90</v>
+      </c>
+      <c r="F49" t="s">
+        <v>19</v>
+      </c>
+      <c r="G49" t="s">
+        <v>20</v>
+      </c>
+      <c r="H49" t="s">
+        <v>90</v>
+      </c>
+      <c r="I49" t="s">
+        <v>90</v>
+      </c>
+      <c r="J49" t="s">
+        <v>19</v>
+      </c>
+      <c r="K49" t="s">
+        <v>20</v>
+      </c>
+      <c r="L49" t="s">
+        <v>90</v>
+      </c>
+      <c r="M49" t="s">
+        <v>90</v>
+      </c>
+      <c r="N49" t="s">
+        <v>19</v>
+      </c>
+      <c r="O49" t="s">
+        <v>20</v>
+      </c>
+      <c r="P49" t="s">
+        <v>90</v>
+      </c>
+      <c r="Q49" t="s">
+        <v>90</v>
+      </c>
+      <c r="R49" t="s">
+        <v>19</v>
+      </c>
+      <c r="S49" t="s">
+        <v>20</v>
+      </c>
+      <c r="T49" t="s">
+        <v>22</v>
+      </c>
     </row>
     <row r="50" spans="1:20">
-      <c r="B50" t="s">
-[...55 lines deleted...]
-      </c>
+      <c r="A50" s="3">
+        <v>11</v>
+      </c>
+      <c r="B50" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="C50" s="4"/>
+      <c r="D50" s="4"/>
+      <c r="E50" s="4"/>
+      <c r="F50" s="4"/>
+      <c r="G50" s="4"/>
+      <c r="H50" s="4"/>
+      <c r="I50" s="4"/>
+      <c r="J50" s="4"/>
+      <c r="K50" s="4"/>
+      <c r="L50" s="4"/>
+      <c r="M50" s="4"/>
+      <c r="N50" s="4"/>
+      <c r="O50" s="4"/>
+      <c r="P50" s="4"/>
+      <c r="Q50" s="4"/>
+      <c r="R50" s="4"/>
+      <c r="S50" s="4"/>
+      <c r="T50" s="4"/>
     </row>
     <row r="51" spans="1:20">
       <c r="B51" t="s">
-        <v>127</v>
+        <v>92</v>
       </c>
       <c r="C51" t="s">
-        <v>125</v>
+        <v>33</v>
       </c>
       <c r="D51" t="s">
-        <v>128</v>
+        <v>87</v>
       </c>
       <c r="E51" t="s">
-        <v>128</v>
+        <v>87</v>
       </c>
       <c r="F51" t="s">
         <v>19</v>
       </c>
       <c r="G51" t="s">
         <v>20</v>
       </c>
       <c r="H51" t="s">
-        <v>128</v>
+        <v>87</v>
       </c>
       <c r="I51" t="s">
-        <v>128</v>
+        <v>87</v>
       </c>
       <c r="J51" t="s">
         <v>19</v>
       </c>
       <c r="K51" t="s">
         <v>20</v>
       </c>
       <c r="L51" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="M51" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="N51" t="s">
         <v>19</v>
       </c>
       <c r="O51" t="s">
         <v>20</v>
       </c>
       <c r="P51" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="Q51" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="R51" t="s">
         <v>19</v>
       </c>
       <c r="S51" t="s">
         <v>20</v>
       </c>
       <c r="T51" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="52" spans="1:20">
-      <c r="B52" t="s">
-[...55 lines deleted...]
-      </c>
+      <c r="A52" s="3">
+        <v>12</v>
+      </c>
+      <c r="B52" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="C52" s="4"/>
+      <c r="D52" s="4"/>
+      <c r="E52" s="4"/>
+      <c r="F52" s="4"/>
+      <c r="G52" s="4"/>
+      <c r="H52" s="4"/>
+      <c r="I52" s="4"/>
+      <c r="J52" s="4"/>
+      <c r="K52" s="4"/>
+      <c r="L52" s="4"/>
+      <c r="M52" s="4"/>
+      <c r="N52" s="4"/>
+      <c r="O52" s="4"/>
+      <c r="P52" s="4"/>
+      <c r="Q52" s="4"/>
+      <c r="R52" s="4"/>
+      <c r="S52" s="4"/>
+      <c r="T52" s="4"/>
     </row>
     <row r="53" spans="1:20">
-      <c r="A53" s="3">
-[...22 lines deleted...]
-      <c r="T53" s="4"/>
+      <c r="B53" t="s">
+        <v>94</v>
+      </c>
+      <c r="C53" t="s">
+        <v>95</v>
+      </c>
+      <c r="D53" t="s">
+        <v>96</v>
+      </c>
+      <c r="E53" t="s">
+        <v>96</v>
+      </c>
+      <c r="F53" t="s">
+        <v>19</v>
+      </c>
+      <c r="G53" t="s">
+        <v>20</v>
+      </c>
+      <c r="H53" t="s">
+        <v>96</v>
+      </c>
+      <c r="I53" t="s">
+        <v>96</v>
+      </c>
+      <c r="J53" t="s">
+        <v>19</v>
+      </c>
+      <c r="K53" t="s">
+        <v>20</v>
+      </c>
+      <c r="L53" t="s">
+        <v>96</v>
+      </c>
+      <c r="M53" t="s">
+        <v>96</v>
+      </c>
+      <c r="N53" t="s">
+        <v>19</v>
+      </c>
+      <c r="O53" t="s">
+        <v>20</v>
+      </c>
+      <c r="P53" t="s">
+        <v>96</v>
+      </c>
+      <c r="Q53" t="s">
+        <v>96</v>
+      </c>
+      <c r="R53" t="s">
+        <v>19</v>
+      </c>
+      <c r="S53" t="s">
+        <v>20</v>
+      </c>
+      <c r="T53" t="s">
+        <v>22</v>
+      </c>
     </row>
     <row r="54" spans="1:20">
       <c r="B54" t="s">
-        <v>133</v>
+        <v>97</v>
       </c>
       <c r="C54" t="s">
-        <v>30</v>
+        <v>95</v>
       </c>
       <c r="D54" t="s">
-        <v>134</v>
+        <v>96</v>
       </c>
       <c r="E54" t="s">
-        <v>134</v>
+        <v>96</v>
       </c>
       <c r="F54" t="s">
         <v>19</v>
       </c>
       <c r="G54" t="s">
         <v>20</v>
       </c>
       <c r="H54" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="I54" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="J54" t="s">
         <v>19</v>
       </c>
       <c r="K54" t="s">
         <v>20</v>
       </c>
       <c r="L54" t="s">
-        <v>106</v>
+        <v>96</v>
       </c>
       <c r="M54" t="s">
-        <v>101</v>
-[...5 lines deleted...]
-        <v>136</v>
+        <v>96</v>
+      </c>
+      <c r="N54" t="s">
+        <v>19</v>
+      </c>
+      <c r="O54" t="s">
+        <v>20</v>
       </c>
       <c r="P54" t="s">
-        <v>106</v>
+        <v>96</v>
       </c>
       <c r="Q54" t="s">
-        <v>106</v>
+        <v>96</v>
       </c>
       <c r="R54" t="s">
         <v>19</v>
       </c>
       <c r="S54" t="s">
         <v>20</v>
       </c>
       <c r="T54" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="55" spans="1:20">
-      <c r="A55" s="3">
-[...22 lines deleted...]
-      <c r="T55" s="4"/>
+      <c r="B55" t="s">
+        <v>98</v>
+      </c>
+      <c r="C55" t="s">
+        <v>95</v>
+      </c>
+      <c r="D55" t="s">
+        <v>96</v>
+      </c>
+      <c r="E55" t="s">
+        <v>96</v>
+      </c>
+      <c r="F55" t="s">
+        <v>19</v>
+      </c>
+      <c r="G55" t="s">
+        <v>20</v>
+      </c>
+      <c r="H55" t="s">
+        <v>96</v>
+      </c>
+      <c r="I55" t="s">
+        <v>96</v>
+      </c>
+      <c r="J55" t="s">
+        <v>19</v>
+      </c>
+      <c r="K55" t="s">
+        <v>20</v>
+      </c>
+      <c r="L55" t="s">
+        <v>96</v>
+      </c>
+      <c r="M55" t="s">
+        <v>96</v>
+      </c>
+      <c r="N55" t="s">
+        <v>19</v>
+      </c>
+      <c r="O55" t="s">
+        <v>20</v>
+      </c>
+      <c r="P55" t="s">
+        <v>96</v>
+      </c>
+      <c r="Q55" t="s">
+        <v>96</v>
+      </c>
+      <c r="R55" t="s">
+        <v>19</v>
+      </c>
+      <c r="S55" t="s">
+        <v>20</v>
+      </c>
+      <c r="T55" t="s">
+        <v>22</v>
+      </c>
     </row>
     <row r="56" spans="1:20">
       <c r="B56" t="s">
-        <v>138</v>
+        <v>99</v>
       </c>
       <c r="C56" t="s">
-        <v>30</v>
+        <v>95</v>
       </c>
       <c r="D56" t="s">
-        <v>58</v>
+        <v>96</v>
       </c>
       <c r="E56" t="s">
-        <v>58</v>
+        <v>96</v>
       </c>
       <c r="F56" t="s">
         <v>19</v>
       </c>
       <c r="G56" t="s">
         <v>20</v>
       </c>
       <c r="H56" t="s">
-        <v>58</v>
+        <v>96</v>
       </c>
       <c r="I56" t="s">
-        <v>58</v>
+        <v>96</v>
       </c>
       <c r="J56" t="s">
         <v>19</v>
       </c>
       <c r="K56" t="s">
         <v>20</v>
       </c>
       <c r="L56" t="s">
-        <v>134</v>
+        <v>96</v>
       </c>
       <c r="M56" t="s">
-        <v>134</v>
+        <v>96</v>
       </c>
       <c r="N56" t="s">
         <v>19</v>
       </c>
       <c r="O56" t="s">
         <v>20</v>
       </c>
       <c r="P56" t="s">
-        <v>59</v>
+        <v>96</v>
       </c>
       <c r="Q56" t="s">
-        <v>59</v>
+        <v>96</v>
       </c>
       <c r="R56" t="s">
         <v>19</v>
       </c>
       <c r="S56" t="s">
         <v>20</v>
       </c>
       <c r="T56" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="57" spans="1:20">
       <c r="B57" t="s">
-        <v>139</v>
+        <v>100</v>
       </c>
       <c r="C57" t="s">
-        <v>30</v>
+        <v>95</v>
       </c>
       <c r="D57" t="s">
-        <v>53</v>
+        <v>96</v>
       </c>
       <c r="E57" t="s">
-        <v>53</v>
+        <v>96</v>
       </c>
       <c r="F57" t="s">
         <v>19</v>
       </c>
       <c r="G57" t="s">
         <v>20</v>
       </c>
       <c r="H57" t="s">
-        <v>53</v>
+        <v>96</v>
       </c>
       <c r="I57" t="s">
-        <v>53</v>
+        <v>96</v>
       </c>
       <c r="J57" t="s">
         <v>19</v>
       </c>
       <c r="K57" t="s">
         <v>20</v>
       </c>
       <c r="L57" t="s">
-        <v>117</v>
+        <v>96</v>
       </c>
       <c r="M57" t="s">
-        <v>117</v>
+        <v>96</v>
       </c>
       <c r="N57" t="s">
         <v>19</v>
       </c>
       <c r="O57" t="s">
         <v>20</v>
       </c>
       <c r="P57" t="s">
-        <v>59</v>
+        <v>96</v>
       </c>
       <c r="Q57" t="s">
-        <v>59</v>
+        <v>96</v>
       </c>
       <c r="R57" t="s">
         <v>19</v>
       </c>
       <c r="S57" t="s">
         <v>20</v>
       </c>
       <c r="T57" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="58" spans="1:20">
-      <c r="B58" t="s">
-[...55 lines deleted...]
-      </c>
+      <c r="A58" s="3">
+        <v>13</v>
+      </c>
+      <c r="B58" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="C58" s="4"/>
+      <c r="D58" s="4"/>
+      <c r="E58" s="4"/>
+      <c r="F58" s="4"/>
+      <c r="G58" s="4"/>
+      <c r="H58" s="4"/>
+      <c r="I58" s="4"/>
+      <c r="J58" s="4"/>
+      <c r="K58" s="4"/>
+      <c r="L58" s="4"/>
+      <c r="M58" s="4"/>
+      <c r="N58" s="4"/>
+      <c r="O58" s="4"/>
+      <c r="P58" s="4"/>
+      <c r="Q58" s="4"/>
+      <c r="R58" s="4"/>
+      <c r="S58" s="4"/>
+      <c r="T58" s="4"/>
     </row>
     <row r="59" spans="1:20">
       <c r="B59" t="s">
-        <v>142</v>
+        <v>102</v>
       </c>
       <c r="C59" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="D59" t="s">
-        <v>48</v>
+        <v>64</v>
       </c>
       <c r="E59" t="s">
-        <v>48</v>
+        <v>64</v>
       </c>
       <c r="F59" t="s">
         <v>19</v>
       </c>
       <c r="G59" t="s">
         <v>20</v>
       </c>
       <c r="H59" t="s">
-        <v>48</v>
+        <v>103</v>
       </c>
       <c r="I59" t="s">
-        <v>48</v>
+        <v>103</v>
       </c>
       <c r="J59" t="s">
         <v>19</v>
       </c>
       <c r="K59" t="s">
         <v>20</v>
       </c>
       <c r="L59" t="s">
-        <v>53</v>
+        <v>103</v>
       </c>
       <c r="M59" t="s">
-        <v>53</v>
+        <v>103</v>
       </c>
       <c r="N59" t="s">
         <v>19</v>
       </c>
       <c r="O59" t="s">
         <v>20</v>
       </c>
       <c r="P59" t="s">
-        <v>53</v>
+        <v>103</v>
       </c>
       <c r="Q59" t="s">
-        <v>143</v>
-[...2 lines deleted...]
-        <v>141</v>
+        <v>103</v>
+      </c>
+      <c r="R59" t="s">
+        <v>19</v>
       </c>
       <c r="S59" t="s">
         <v>20</v>
       </c>
       <c r="T59" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="60" spans="1:20">
       <c r="A60" s="3">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="B60" s="3" t="s">
-        <v>144</v>
+        <v>104</v>
       </c>
       <c r="C60" s="4"/>
       <c r="D60" s="4"/>
       <c r="E60" s="4"/>
       <c r="F60" s="4"/>
       <c r="G60" s="4"/>
       <c r="H60" s="4"/>
       <c r="I60" s="4"/>
       <c r="J60" s="4"/>
       <c r="K60" s="4"/>
       <c r="L60" s="4"/>
       <c r="M60" s="4"/>
       <c r="N60" s="4"/>
       <c r="O60" s="4"/>
       <c r="P60" s="4"/>
       <c r="Q60" s="4"/>
       <c r="R60" s="4"/>
       <c r="S60" s="4"/>
       <c r="T60" s="4"/>
     </row>
     <row r="61" spans="1:20">
       <c r="B61" t="s">
-        <v>145</v>
+        <v>102</v>
       </c>
       <c r="C61" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="D61" t="s">
-        <v>146</v>
+        <v>39</v>
       </c>
       <c r="E61" t="s">
-        <v>146</v>
+        <v>39</v>
       </c>
       <c r="F61" t="s">
         <v>19</v>
       </c>
       <c r="G61" t="s">
         <v>20</v>
       </c>
       <c r="H61" t="s">
-        <v>146</v>
+        <v>103</v>
       </c>
       <c r="I61" t="s">
-        <v>146</v>
+        <v>103</v>
       </c>
       <c r="J61" t="s">
         <v>19</v>
       </c>
       <c r="K61" t="s">
         <v>20</v>
       </c>
       <c r="L61" t="s">
-        <v>147</v>
+        <v>103</v>
       </c>
       <c r="M61" t="s">
-        <v>147</v>
+        <v>103</v>
       </c>
       <c r="N61" t="s">
         <v>19</v>
       </c>
       <c r="O61" t="s">
         <v>20</v>
       </c>
       <c r="P61" t="s">
-        <v>38</v>
+        <v>103</v>
       </c>
       <c r="Q61" t="s">
-        <v>38</v>
+        <v>103</v>
       </c>
       <c r="R61" t="s">
         <v>19</v>
       </c>
       <c r="S61" t="s">
         <v>20</v>
       </c>
       <c r="T61" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="62" spans="1:20">
       <c r="A62" s="3">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="B62" s="3" t="s">
-        <v>148</v>
+        <v>105</v>
       </c>
       <c r="C62" s="4"/>
       <c r="D62" s="4"/>
       <c r="E62" s="4"/>
       <c r="F62" s="4"/>
       <c r="G62" s="4"/>
       <c r="H62" s="4"/>
       <c r="I62" s="4"/>
       <c r="J62" s="4"/>
       <c r="K62" s="4"/>
       <c r="L62" s="4"/>
       <c r="M62" s="4"/>
       <c r="N62" s="4"/>
       <c r="O62" s="4"/>
       <c r="P62" s="4"/>
       <c r="Q62" s="4"/>
       <c r="R62" s="4"/>
       <c r="S62" s="4"/>
       <c r="T62" s="4"/>
     </row>
     <row r="63" spans="1:20">
       <c r="B63" t="s">
-        <v>149</v>
+        <v>102</v>
       </c>
       <c r="C63" t="s">
-        <v>150</v>
+        <v>33</v>
       </c>
       <c r="D63" t="s">
         <v>106</v>
       </c>
       <c r="E63" t="s">
         <v>106</v>
       </c>
       <c r="F63" t="s">
         <v>19</v>
       </c>
       <c r="G63" t="s">
         <v>20</v>
       </c>
       <c r="H63" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="I63" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="J63" t="s">
         <v>19</v>
       </c>
       <c r="K63" t="s">
         <v>20</v>
       </c>
       <c r="L63" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="M63" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>141</v>
+        <v>103</v>
+      </c>
+      <c r="N63" t="s">
+        <v>19</v>
       </c>
       <c r="O63" t="s">
         <v>20</v>
       </c>
       <c r="P63" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="Q63" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="R63" t="s">
         <v>19</v>
       </c>
       <c r="S63" t="s">
         <v>20</v>
       </c>
       <c r="T63" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="64" spans="1:20">
-      <c r="B64" t="s">
-[...55 lines deleted...]
-      </c>
+      <c r="A64" s="3">
+        <v>16</v>
+      </c>
+      <c r="B64" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="C64" s="4"/>
+      <c r="D64" s="4"/>
+      <c r="E64" s="4"/>
+      <c r="F64" s="4"/>
+      <c r="G64" s="4"/>
+      <c r="H64" s="4"/>
+      <c r="I64" s="4"/>
+      <c r="J64" s="4"/>
+      <c r="K64" s="4"/>
+      <c r="L64" s="4"/>
+      <c r="M64" s="4"/>
+      <c r="N64" s="4"/>
+      <c r="O64" s="4"/>
+      <c r="P64" s="4"/>
+      <c r="Q64" s="4"/>
+      <c r="R64" s="4"/>
+      <c r="S64" s="4"/>
+      <c r="T64" s="4"/>
     </row>
     <row r="65" spans="1:20">
       <c r="B65" t="s">
-        <v>152</v>
+        <v>102</v>
       </c>
       <c r="C65" t="s">
-        <v>150</v>
+        <v>33</v>
       </c>
       <c r="D65" t="s">
         <v>106</v>
       </c>
       <c r="E65" t="s">
         <v>106</v>
       </c>
       <c r="F65" t="s">
         <v>19</v>
       </c>
       <c r="G65" t="s">
         <v>20</v>
       </c>
       <c r="H65" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="I65" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="J65" t="s">
         <v>19</v>
       </c>
       <c r="K65" t="s">
         <v>20</v>
       </c>
       <c r="L65" t="s">
-        <v>74</v>
+        <v>103</v>
       </c>
       <c r="M65" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-        <v>154</v>
+        <v>103</v>
+      </c>
+      <c r="N65" t="s">
+        <v>19</v>
       </c>
       <c r="O65" t="s">
         <v>20</v>
       </c>
       <c r="P65" t="s">
-        <v>155</v>
+        <v>103</v>
       </c>
       <c r="Q65" t="s">
-        <v>153</v>
-[...5 lines deleted...]
-        <v>157</v>
+        <v>103</v>
+      </c>
+      <c r="R65" t="s">
+        <v>19</v>
+      </c>
+      <c r="S65" t="s">
+        <v>20</v>
       </c>
       <c r="T65" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="66" spans="1:20">
       <c r="A66" s="3">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="B66" s="3" t="s">
-        <v>158</v>
+        <v>108</v>
       </c>
       <c r="C66" s="4"/>
       <c r="D66" s="4"/>
       <c r="E66" s="4"/>
       <c r="F66" s="4"/>
       <c r="G66" s="4"/>
       <c r="H66" s="4"/>
       <c r="I66" s="4"/>
       <c r="J66" s="4"/>
       <c r="K66" s="4"/>
       <c r="L66" s="4"/>
       <c r="M66" s="4"/>
       <c r="N66" s="4"/>
       <c r="O66" s="4"/>
       <c r="P66" s="4"/>
       <c r="Q66" s="4"/>
       <c r="R66" s="4"/>
       <c r="S66" s="4"/>
       <c r="T66" s="4"/>
     </row>
     <row r="67" spans="1:20">
       <c r="B67" t="s">
-        <v>77</v>
+        <v>102</v>
       </c>
       <c r="C67" t="s">
-        <v>30</v>
+        <v>109</v>
       </c>
       <c r="D67" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="E67" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="F67" t="s">
         <v>19</v>
       </c>
       <c r="G67" t="s">
         <v>20</v>
       </c>
       <c r="H67" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="I67" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="J67" t="s">
         <v>19</v>
       </c>
       <c r="K67" t="s">
         <v>20</v>
       </c>
       <c r="L67" t="s">
-        <v>79</v>
+        <v>103</v>
       </c>
       <c r="M67" t="s">
-        <v>58</v>
-[...5 lines deleted...]
-        <v>81</v>
+        <v>103</v>
+      </c>
+      <c r="N67" t="s">
+        <v>19</v>
+      </c>
+      <c r="O67" t="s">
+        <v>20</v>
       </c>
       <c r="P67" t="s">
-        <v>58</v>
+        <v>103</v>
       </c>
       <c r="Q67" t="s">
-        <v>58</v>
+        <v>103</v>
       </c>
       <c r="R67" t="s">
         <v>19</v>
       </c>
       <c r="S67" t="s">
         <v>20</v>
       </c>
       <c r="T67" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="68" spans="1:20">
-      <c r="B68" t="s">
-[...55 lines deleted...]
-      </c>
+      <c r="A68" s="3">
+        <v>18</v>
+      </c>
+      <c r="B68" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="C68" s="4"/>
+      <c r="D68" s="4"/>
+      <c r="E68" s="4"/>
+      <c r="F68" s="4"/>
+      <c r="G68" s="4"/>
+      <c r="H68" s="4"/>
+      <c r="I68" s="4"/>
+      <c r="J68" s="4"/>
+      <c r="K68" s="4"/>
+      <c r="L68" s="4"/>
+      <c r="M68" s="4"/>
+      <c r="N68" s="4"/>
+      <c r="O68" s="4"/>
+      <c r="P68" s="4"/>
+      <c r="Q68" s="4"/>
+      <c r="R68" s="4"/>
+      <c r="S68" s="4"/>
+      <c r="T68" s="4"/>
     </row>
     <row r="69" spans="1:20">
       <c r="B69" t="s">
-        <v>86</v>
+        <v>111</v>
       </c>
       <c r="C69" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="D69" t="s">
-        <v>35</v>
+        <v>112</v>
       </c>
       <c r="E69" t="s">
-        <v>35</v>
+        <v>112</v>
       </c>
       <c r="F69" t="s">
         <v>19</v>
       </c>
       <c r="G69" t="s">
         <v>20</v>
       </c>
       <c r="H69" t="s">
-        <v>35</v>
+        <v>112</v>
       </c>
       <c r="I69" t="s">
-        <v>35</v>
+        <v>112</v>
       </c>
       <c r="J69" t="s">
         <v>19</v>
       </c>
       <c r="K69" t="s">
         <v>20</v>
       </c>
       <c r="L69" t="s">
-        <v>49</v>
+        <v>112</v>
       </c>
       <c r="M69" t="s">
-        <v>49</v>
+        <v>112</v>
       </c>
       <c r="N69" t="s">
         <v>19</v>
       </c>
       <c r="O69" t="s">
         <v>20</v>
       </c>
       <c r="P69" t="s">
-        <v>87</v>
+        <v>112</v>
       </c>
       <c r="Q69" t="s">
-        <v>87</v>
+        <v>112</v>
       </c>
       <c r="R69" t="s">
         <v>19</v>
       </c>
       <c r="S69" t="s">
         <v>20</v>
       </c>
       <c r="T69" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="70" spans="1:20">
       <c r="A70" s="3">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="B70" s="3" t="s">
-        <v>163</v>
+        <v>113</v>
       </c>
       <c r="C70" s="4"/>
       <c r="D70" s="4"/>
       <c r="E70" s="4"/>
       <c r="F70" s="4"/>
       <c r="G70" s="4"/>
       <c r="H70" s="4"/>
       <c r="I70" s="4"/>
       <c r="J70" s="4"/>
       <c r="K70" s="4"/>
       <c r="L70" s="4"/>
       <c r="M70" s="4"/>
       <c r="N70" s="4"/>
       <c r="O70" s="4"/>
       <c r="P70" s="4"/>
       <c r="Q70" s="4"/>
       <c r="R70" s="4"/>
       <c r="S70" s="4"/>
       <c r="T70" s="4"/>
     </row>
     <row r="71" spans="1:20">
       <c r="B71" t="s">
-        <v>133</v>
+        <v>114</v>
       </c>
       <c r="C71" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="D71" t="s">
-        <v>101</v>
+        <v>115</v>
       </c>
       <c r="E71" t="s">
-        <v>72</v>
-[...5 lines deleted...]
-        <v>164</v>
+        <v>115</v>
+      </c>
+      <c r="F71" t="s">
+        <v>19</v>
+      </c>
+      <c r="G71" t="s">
+        <v>20</v>
       </c>
       <c r="H71" t="s">
-        <v>101</v>
+        <v>115</v>
       </c>
       <c r="I71" t="s">
-        <v>101</v>
+        <v>115</v>
       </c>
       <c r="J71" t="s">
         <v>19</v>
       </c>
       <c r="K71" t="s">
         <v>20</v>
       </c>
       <c r="L71" t="s">
-        <v>106</v>
+        <v>115</v>
       </c>
       <c r="M71" t="s">
-        <v>101</v>
-[...5 lines deleted...]
-        <v>136</v>
+        <v>115</v>
+      </c>
+      <c r="N71" t="s">
+        <v>19</v>
+      </c>
+      <c r="O71" t="s">
+        <v>20</v>
       </c>
       <c r="P71" t="s">
-        <v>106</v>
+        <v>115</v>
       </c>
       <c r="Q71" t="s">
-        <v>106</v>
+        <v>115</v>
       </c>
       <c r="R71" t="s">
         <v>19</v>
       </c>
       <c r="S71" t="s">
         <v>20</v>
       </c>
       <c r="T71" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="72" spans="1:20">
-      <c r="B72" t="s">
-[...55 lines deleted...]
-      </c>
+      <c r="A72" s="3">
+        <v>20</v>
+      </c>
+      <c r="B72" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="C72" s="4"/>
+      <c r="D72" s="4"/>
+      <c r="E72" s="4"/>
+      <c r="F72" s="4"/>
+      <c r="G72" s="4"/>
+      <c r="H72" s="4"/>
+      <c r="I72" s="4"/>
+      <c r="J72" s="4"/>
+      <c r="K72" s="4"/>
+      <c r="L72" s="4"/>
+      <c r="M72" s="4"/>
+      <c r="N72" s="4"/>
+      <c r="O72" s="4"/>
+      <c r="P72" s="4"/>
+      <c r="Q72" s="4"/>
+      <c r="R72" s="4"/>
+      <c r="S72" s="4"/>
+      <c r="T72" s="4"/>
     </row>
     <row r="73" spans="1:20">
-      <c r="A73" s="3">
-[...22 lines deleted...]
-      <c r="T73" s="4"/>
+      <c r="B73" t="s">
+        <v>117</v>
+      </c>
+      <c r="C73" t="s">
+        <v>33</v>
+      </c>
+      <c r="D73" t="s">
+        <v>118</v>
+      </c>
+      <c r="E73" t="s">
+        <v>118</v>
+      </c>
+      <c r="F73" t="s">
+        <v>19</v>
+      </c>
+      <c r="G73" t="s">
+        <v>20</v>
+      </c>
+      <c r="H73" t="s">
+        <v>27</v>
+      </c>
+      <c r="I73" t="s">
+        <v>27</v>
+      </c>
+      <c r="J73" t="s">
+        <v>19</v>
+      </c>
+      <c r="K73" t="s">
+        <v>20</v>
+      </c>
+      <c r="L73" t="s">
+        <v>27</v>
+      </c>
+      <c r="M73" t="s">
+        <v>27</v>
+      </c>
+      <c r="N73" t="s">
+        <v>19</v>
+      </c>
+      <c r="O73" t="s">
+        <v>20</v>
+      </c>
+      <c r="P73" t="s">
+        <v>27</v>
+      </c>
+      <c r="Q73" t="s">
+        <v>27</v>
+      </c>
+      <c r="R73" t="s">
+        <v>19</v>
+      </c>
+      <c r="S73" t="s">
+        <v>20</v>
+      </c>
+      <c r="T73" t="s">
+        <v>22</v>
+      </c>
     </row>
     <row r="74" spans="1:20">
       <c r="B74" t="s">
-        <v>166</v>
+        <v>92</v>
       </c>
       <c r="C74" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="D74" t="s">
-        <v>92</v>
+        <v>64</v>
       </c>
       <c r="E74" t="s">
-        <v>92</v>
+        <v>64</v>
       </c>
       <c r="F74" t="s">
         <v>19</v>
       </c>
       <c r="G74" t="s">
         <v>20</v>
       </c>
       <c r="H74" t="s">
-        <v>92</v>
+        <v>87</v>
       </c>
       <c r="I74" t="s">
-        <v>92</v>
+        <v>87</v>
       </c>
       <c r="J74" t="s">
         <v>19</v>
       </c>
       <c r="K74" t="s">
         <v>20</v>
       </c>
       <c r="L74" t="s">
-        <v>92</v>
+        <v>64</v>
       </c>
       <c r="M74" t="s">
-        <v>92</v>
+        <v>64</v>
       </c>
       <c r="N74" t="s">
         <v>19</v>
       </c>
       <c r="O74" t="s">
         <v>20</v>
       </c>
       <c r="P74" t="s">
-        <v>92</v>
+        <v>64</v>
       </c>
       <c r="Q74" t="s">
-        <v>92</v>
+        <v>64</v>
       </c>
       <c r="R74" t="s">
         <v>19</v>
       </c>
       <c r="S74" t="s">
         <v>20</v>
       </c>
       <c r="T74" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="75" spans="1:20">
-      <c r="B75" t="s">
-[...55 lines deleted...]
-      </c>
+      <c r="A75" s="3">
+        <v>21</v>
+      </c>
+      <c r="B75" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="C75" s="4"/>
+      <c r="D75" s="4"/>
+      <c r="E75" s="4"/>
+      <c r="F75" s="4"/>
+      <c r="G75" s="4"/>
+      <c r="H75" s="4"/>
+      <c r="I75" s="4"/>
+      <c r="J75" s="4"/>
+      <c r="K75" s="4"/>
+      <c r="L75" s="4"/>
+      <c r="M75" s="4"/>
+      <c r="N75" s="4"/>
+      <c r="O75" s="4"/>
+      <c r="P75" s="4"/>
+      <c r="Q75" s="4"/>
+      <c r="R75" s="4"/>
+      <c r="S75" s="4"/>
+      <c r="T75" s="4"/>
     </row>
     <row r="76" spans="1:20">
       <c r="B76" t="s">
-        <v>168</v>
+        <v>117</v>
       </c>
       <c r="C76" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="D76" t="s">
-        <v>169</v>
+        <v>27</v>
       </c>
       <c r="E76" t="s">
-        <v>169</v>
+        <v>27</v>
       </c>
       <c r="F76" t="s">
         <v>19</v>
       </c>
       <c r="G76" t="s">
         <v>20</v>
       </c>
       <c r="H76" t="s">
-        <v>169</v>
+        <v>27</v>
       </c>
       <c r="I76" t="s">
-        <v>169</v>
+        <v>27</v>
       </c>
       <c r="J76" t="s">
         <v>19</v>
       </c>
       <c r="K76" t="s">
         <v>20</v>
       </c>
       <c r="L76" t="s">
-        <v>102</v>
+        <v>27</v>
       </c>
       <c r="M76" t="s">
-        <v>102</v>
+        <v>27</v>
       </c>
       <c r="N76" t="s">
         <v>19</v>
       </c>
       <c r="O76" t="s">
         <v>20</v>
       </c>
       <c r="P76" t="s">
-        <v>102</v>
+        <v>27</v>
       </c>
       <c r="Q76" t="s">
-        <v>102</v>
+        <v>27</v>
       </c>
       <c r="R76" t="s">
         <v>19</v>
       </c>
       <c r="S76" t="s">
         <v>20</v>
       </c>
       <c r="T76" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="77" spans="1:20">
       <c r="A77" s="3">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="B77" s="3" t="s">
-        <v>170</v>
+        <v>120</v>
       </c>
       <c r="C77" s="4"/>
       <c r="D77" s="4"/>
       <c r="E77" s="4"/>
       <c r="F77" s="4"/>
       <c r="G77" s="4"/>
       <c r="H77" s="4"/>
       <c r="I77" s="4"/>
       <c r="J77" s="4"/>
       <c r="K77" s="4"/>
       <c r="L77" s="4"/>
       <c r="M77" s="4"/>
       <c r="N77" s="4"/>
       <c r="O77" s="4"/>
       <c r="P77" s="4"/>
       <c r="Q77" s="4"/>
       <c r="R77" s="4"/>
       <c r="S77" s="4"/>
       <c r="T77" s="4"/>
     </row>
     <row r="78" spans="1:20">
       <c r="B78" t="s">
-        <v>171</v>
+        <v>121</v>
       </c>
       <c r="C78" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="D78" t="s">
-        <v>172</v>
+        <v>122</v>
       </c>
       <c r="E78" t="s">
-        <v>172</v>
+        <v>122</v>
       </c>
       <c r="F78" t="s">
         <v>19</v>
       </c>
       <c r="G78" t="s">
         <v>20</v>
       </c>
       <c r="H78" t="s">
-        <v>172</v>
+        <v>122</v>
       </c>
       <c r="I78" t="s">
-        <v>172</v>
+        <v>122</v>
       </c>
       <c r="J78" t="s">
         <v>19</v>
       </c>
       <c r="K78" t="s">
         <v>20</v>
       </c>
       <c r="L78" t="s">
-        <v>72</v>
+        <v>122</v>
       </c>
       <c r="M78" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>123</v>
+      </c>
+      <c r="N78" s="5" t="s">
+        <v>124</v>
       </c>
       <c r="O78" t="s">
         <v>20</v>
       </c>
       <c r="P78" t="s">
-        <v>72</v>
+        <v>122</v>
       </c>
       <c r="Q78" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>123</v>
+      </c>
+      <c r="R78" s="5" t="s">
+        <v>124</v>
       </c>
       <c r="S78" t="s">
         <v>20</v>
       </c>
       <c r="T78" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="79" spans="1:20">
-      <c r="A79" s="3">
-[...22 lines deleted...]
-      <c r="T79" s="4"/>
+      <c r="B79" t="s">
+        <v>125</v>
+      </c>
+      <c r="C79" t="s">
+        <v>33</v>
+      </c>
+      <c r="D79" t="s">
+        <v>126</v>
+      </c>
+      <c r="E79" t="s">
+        <v>126</v>
+      </c>
+      <c r="F79" t="s">
+        <v>19</v>
+      </c>
+      <c r="G79" t="s">
+        <v>20</v>
+      </c>
+      <c r="H79" t="s">
+        <v>127</v>
+      </c>
+      <c r="I79" t="s">
+        <v>127</v>
+      </c>
+      <c r="J79" t="s">
+        <v>19</v>
+      </c>
+      <c r="K79" t="s">
+        <v>20</v>
+      </c>
+      <c r="L79" t="s">
+        <v>127</v>
+      </c>
+      <c r="M79" t="s">
+        <v>127</v>
+      </c>
+      <c r="N79" t="s">
+        <v>19</v>
+      </c>
+      <c r="O79" t="s">
+        <v>20</v>
+      </c>
+      <c r="P79" t="s">
+        <v>127</v>
+      </c>
+      <c r="Q79" t="s">
+        <v>127</v>
+      </c>
+      <c r="R79" t="s">
+        <v>19</v>
+      </c>
+      <c r="S79" t="s">
+        <v>20</v>
+      </c>
+      <c r="T79" t="s">
+        <v>22</v>
+      </c>
     </row>
     <row r="80" spans="1:20">
       <c r="B80" t="s">
-        <v>133</v>
+        <v>128</v>
       </c>
       <c r="C80" t="s">
-        <v>174</v>
+        <v>33</v>
       </c>
       <c r="D80" t="s">
-        <v>175</v>
+        <v>129</v>
       </c>
       <c r="E80" t="s">
-        <v>175</v>
+        <v>129</v>
       </c>
       <c r="F80" t="s">
         <v>19</v>
       </c>
       <c r="G80" t="s">
         <v>20</v>
       </c>
       <c r="H80" t="s">
-        <v>101</v>
+        <v>129</v>
       </c>
       <c r="I80" t="s">
-        <v>101</v>
+        <v>129</v>
       </c>
       <c r="J80" t="s">
         <v>19</v>
       </c>
       <c r="K80" t="s">
         <v>20</v>
       </c>
       <c r="L80" t="s">
-        <v>106</v>
+        <v>129</v>
       </c>
       <c r="M80" t="s">
-        <v>101</v>
-[...5 lines deleted...]
-        <v>136</v>
+        <v>129</v>
+      </c>
+      <c r="N80" t="s">
+        <v>19</v>
+      </c>
+      <c r="O80" t="s">
+        <v>20</v>
       </c>
       <c r="P80" t="s">
-        <v>106</v>
+        <v>129</v>
       </c>
       <c r="Q80" t="s">
-        <v>106</v>
+        <v>129</v>
       </c>
       <c r="R80" t="s">
         <v>19</v>
       </c>
       <c r="S80" t="s">
         <v>20</v>
       </c>
       <c r="T80" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="81" spans="1:20">
-      <c r="A81" s="3">
-[...22 lines deleted...]
-      <c r="T81" s="4"/>
+      <c r="B81" t="s">
+        <v>130</v>
+      </c>
+      <c r="C81" t="s">
+        <v>33</v>
+      </c>
+      <c r="D81" t="s">
+        <v>131</v>
+      </c>
+      <c r="E81" t="s">
+        <v>131</v>
+      </c>
+      <c r="F81" t="s">
+        <v>19</v>
+      </c>
+      <c r="G81" t="s">
+        <v>20</v>
+      </c>
+      <c r="H81" t="s">
+        <v>131</v>
+      </c>
+      <c r="I81" t="s">
+        <v>131</v>
+      </c>
+      <c r="J81" t="s">
+        <v>19</v>
+      </c>
+      <c r="K81" t="s">
+        <v>20</v>
+      </c>
+      <c r="L81" t="s">
+        <v>131</v>
+      </c>
+      <c r="M81" t="s">
+        <v>131</v>
+      </c>
+      <c r="N81" t="s">
+        <v>19</v>
+      </c>
+      <c r="O81" t="s">
+        <v>20</v>
+      </c>
+      <c r="P81" t="s">
+        <v>131</v>
+      </c>
+      <c r="Q81" t="s">
+        <v>131</v>
+      </c>
+      <c r="R81" t="s">
+        <v>19</v>
+      </c>
+      <c r="S81" t="s">
+        <v>20</v>
+      </c>
+      <c r="T81" t="s">
+        <v>22</v>
+      </c>
     </row>
     <row r="82" spans="1:20">
       <c r="B82" t="s">
+        <v>132</v>
+      </c>
+      <c r="C82" t="s">
+        <v>33</v>
+      </c>
+      <c r="D82" t="s">
         <v>133</v>
       </c>
-      <c r="C82" t="s">
-[...2 lines deleted...]
-      <c r="D82" t="s">
+      <c r="E82" t="s">
+        <v>133</v>
+      </c>
+      <c r="F82" t="s">
+        <v>19</v>
+      </c>
+      <c r="G82" t="s">
+        <v>20</v>
+      </c>
+      <c r="H82" t="s">
+        <v>133</v>
+      </c>
+      <c r="I82" t="s">
+        <v>133</v>
+      </c>
+      <c r="J82" t="s">
+        <v>19</v>
+      </c>
+      <c r="K82" t="s">
+        <v>20</v>
+      </c>
+      <c r="L82" t="s">
+        <v>133</v>
+      </c>
+      <c r="M82" t="s">
+        <v>133</v>
+      </c>
+      <c r="N82" t="s">
+        <v>19</v>
+      </c>
+      <c r="O82" t="s">
+        <v>20</v>
+      </c>
+      <c r="P82" t="s">
+        <v>133</v>
+      </c>
+      <c r="Q82" t="s">
+        <v>133</v>
+      </c>
+      <c r="R82" t="s">
+        <v>19</v>
+      </c>
+      <c r="S82" t="s">
+        <v>20</v>
+      </c>
+      <c r="T82" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="83" spans="1:20">
+      <c r="B83" t="s">
         <v>134</v>
       </c>
-      <c r="E82" t="s">
-[...26 lines deleted...]
-      <c r="N82" s="5" t="s">
+      <c r="C83" t="s">
+        <v>33</v>
+      </c>
+      <c r="D83" t="s">
         <v>135</v>
       </c>
-      <c r="O82" s="5" t="s">
+      <c r="E83" t="s">
+        <v>135</v>
+      </c>
+      <c r="F83" t="s">
+        <v>19</v>
+      </c>
+      <c r="G83" t="s">
+        <v>20</v>
+      </c>
+      <c r="H83" t="s">
+        <v>135</v>
+      </c>
+      <c r="I83" t="s">
+        <v>135</v>
+      </c>
+      <c r="J83" t="s">
+        <v>19</v>
+      </c>
+      <c r="K83" t="s">
+        <v>20</v>
+      </c>
+      <c r="L83" t="s">
+        <v>135</v>
+      </c>
+      <c r="M83" t="s">
+        <v>135</v>
+      </c>
+      <c r="N83" t="s">
+        <v>19</v>
+      </c>
+      <c r="O83" t="s">
+        <v>20</v>
+      </c>
+      <c r="P83" t="s">
+        <v>135</v>
+      </c>
+      <c r="Q83" t="s">
+        <v>135</v>
+      </c>
+      <c r="R83" t="s">
+        <v>19</v>
+      </c>
+      <c r="S83" t="s">
+        <v>20</v>
+      </c>
+      <c r="T83" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="84" spans="1:20">
+      <c r="A84" s="3">
+        <v>23</v>
+      </c>
+      <c r="B84" s="3" t="s">
         <v>136</v>
       </c>
-      <c r="P82" t="s">
-[...86 lines deleted...]
-      </c>
+      <c r="C84" s="4"/>
+      <c r="D84" s="4"/>
+      <c r="E84" s="4"/>
+      <c r="F84" s="4"/>
+      <c r="G84" s="4"/>
+      <c r="H84" s="4"/>
+      <c r="I84" s="4"/>
+      <c r="J84" s="4"/>
+      <c r="K84" s="4"/>
+      <c r="L84" s="4"/>
+      <c r="M84" s="4"/>
+      <c r="N84" s="4"/>
+      <c r="O84" s="4"/>
+      <c r="P84" s="4"/>
+      <c r="Q84" s="4"/>
+      <c r="R84" s="4"/>
+      <c r="S84" s="4"/>
+      <c r="T84" s="4"/>
     </row>
     <row r="85" spans="1:20">
       <c r="B85" t="s">
-        <v>180</v>
+        <v>137</v>
       </c>
       <c r="C85" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="D85" t="s">
-        <v>58</v>
+        <v>138</v>
       </c>
       <c r="E85" t="s">
-        <v>58</v>
+        <v>138</v>
       </c>
       <c r="F85" t="s">
         <v>19</v>
       </c>
       <c r="G85" t="s">
         <v>20</v>
       </c>
       <c r="H85" t="s">
-        <v>181</v>
+        <v>138</v>
       </c>
       <c r="I85" t="s">
-        <v>181</v>
+        <v>138</v>
       </c>
       <c r="J85" t="s">
         <v>19</v>
       </c>
       <c r="K85" t="s">
         <v>20</v>
       </c>
       <c r="L85" t="s">
-        <v>59</v>
+        <v>135</v>
       </c>
       <c r="M85" t="s">
-        <v>59</v>
+        <v>135</v>
       </c>
       <c r="N85" t="s">
         <v>19</v>
       </c>
       <c r="O85" t="s">
         <v>20</v>
       </c>
       <c r="P85" t="s">
-        <v>58</v>
+        <v>135</v>
       </c>
       <c r="Q85" t="s">
-        <v>58</v>
+        <v>135</v>
       </c>
       <c r="R85" t="s">
         <v>19</v>
       </c>
       <c r="S85" t="s">
         <v>20</v>
       </c>
       <c r="T85" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="86" spans="1:20">
-      <c r="A86" s="3">
-[...22 lines deleted...]
-      <c r="T86" s="4"/>
+      <c r="B86" t="s">
+        <v>139</v>
+      </c>
+      <c r="C86" t="s">
+        <v>33</v>
+      </c>
+      <c r="D86" t="s">
+        <v>135</v>
+      </c>
+      <c r="E86" t="s">
+        <v>135</v>
+      </c>
+      <c r="F86" t="s">
+        <v>19</v>
+      </c>
+      <c r="G86" t="s">
+        <v>20</v>
+      </c>
+      <c r="H86" t="s">
+        <v>135</v>
+      </c>
+      <c r="I86" t="s">
+        <v>135</v>
+      </c>
+      <c r="J86" t="s">
+        <v>19</v>
+      </c>
+      <c r="K86" t="s">
+        <v>20</v>
+      </c>
+      <c r="L86" t="s">
+        <v>131</v>
+      </c>
+      <c r="M86" t="s">
+        <v>131</v>
+      </c>
+      <c r="N86" t="s">
+        <v>19</v>
+      </c>
+      <c r="O86" t="s">
+        <v>20</v>
+      </c>
+      <c r="P86" t="s">
+        <v>131</v>
+      </c>
+      <c r="Q86" t="s">
+        <v>131</v>
+      </c>
+      <c r="R86" t="s">
+        <v>19</v>
+      </c>
+      <c r="S86" t="s">
+        <v>20</v>
+      </c>
+      <c r="T86" t="s">
+        <v>22</v>
+      </c>
     </row>
     <row r="87" spans="1:20">
       <c r="B87" t="s">
-        <v>180</v>
+        <v>140</v>
       </c>
       <c r="C87" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="D87" t="s">
-        <v>181</v>
+        <v>127</v>
       </c>
       <c r="E87" t="s">
-        <v>181</v>
+        <v>127</v>
       </c>
       <c r="F87" t="s">
         <v>19</v>
       </c>
       <c r="G87" t="s">
         <v>20</v>
       </c>
       <c r="H87" t="s">
-        <v>181</v>
+        <v>127</v>
       </c>
       <c r="I87" t="s">
-        <v>181</v>
+        <v>127</v>
       </c>
       <c r="J87" t="s">
         <v>19</v>
       </c>
       <c r="K87" t="s">
         <v>20</v>
       </c>
       <c r="L87" t="s">
-        <v>59</v>
+        <v>126</v>
       </c>
       <c r="M87" t="s">
-        <v>59</v>
+        <v>126</v>
       </c>
       <c r="N87" t="s">
         <v>19</v>
       </c>
       <c r="O87" t="s">
         <v>20</v>
       </c>
       <c r="P87" t="s">
-        <v>58</v>
+        <v>126</v>
       </c>
       <c r="Q87" t="s">
-        <v>58</v>
+        <v>126</v>
       </c>
       <c r="R87" t="s">
         <v>19</v>
       </c>
       <c r="S87" t="s">
         <v>20</v>
       </c>
       <c r="T87" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="88" spans="1:20">
-      <c r="A88" s="3">
-[...22 lines deleted...]
-      <c r="T88" s="4"/>
+      <c r="B88" t="s">
+        <v>141</v>
+      </c>
+      <c r="C88" t="s">
+        <v>33</v>
+      </c>
+      <c r="D88" t="s">
+        <v>142</v>
+      </c>
+      <c r="E88" t="s">
+        <v>142</v>
+      </c>
+      <c r="F88" t="s">
+        <v>19</v>
+      </c>
+      <c r="G88" t="s">
+        <v>20</v>
+      </c>
+      <c r="H88" t="s">
+        <v>142</v>
+      </c>
+      <c r="I88" t="s">
+        <v>142</v>
+      </c>
+      <c r="J88" t="s">
+        <v>19</v>
+      </c>
+      <c r="K88" t="s">
+        <v>20</v>
+      </c>
+      <c r="L88" t="s">
+        <v>131</v>
+      </c>
+      <c r="M88" t="s">
+        <v>131</v>
+      </c>
+      <c r="N88" t="s">
+        <v>19</v>
+      </c>
+      <c r="O88" t="s">
+        <v>20</v>
+      </c>
+      <c r="P88" t="s">
+        <v>131</v>
+      </c>
+      <c r="Q88" t="s">
+        <v>131</v>
+      </c>
+      <c r="R88" t="s">
+        <v>19</v>
+      </c>
+      <c r="S88" t="s">
+        <v>20</v>
+      </c>
+      <c r="T88" t="s">
+        <v>22</v>
+      </c>
     </row>
     <row r="89" spans="1:20">
       <c r="B89" t="s">
-        <v>178</v>
+        <v>143</v>
       </c>
       <c r="C89" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="D89" t="s">
-        <v>59</v>
+        <v>144</v>
       </c>
       <c r="E89" t="s">
-        <v>59</v>
+        <v>144</v>
       </c>
       <c r="F89" t="s">
         <v>19</v>
       </c>
       <c r="G89" t="s">
-        <v>20</v>
-[...22 lines deleted...]
-      <c r="S89" t="s">
         <v>20</v>
       </c>
       <c r="T89" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="90" spans="1:20">
       <c r="A90" s="3">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="B90" s="3" t="s">
-        <v>184</v>
+        <v>145</v>
       </c>
       <c r="C90" s="4"/>
       <c r="D90" s="4"/>
       <c r="E90" s="4"/>
       <c r="F90" s="4"/>
       <c r="G90" s="4"/>
       <c r="H90" s="4"/>
       <c r="I90" s="4"/>
       <c r="J90" s="4"/>
       <c r="K90" s="4"/>
       <c r="L90" s="4"/>
       <c r="M90" s="4"/>
       <c r="N90" s="4"/>
       <c r="O90" s="4"/>
       <c r="P90" s="4"/>
       <c r="Q90" s="4"/>
       <c r="R90" s="4"/>
       <c r="S90" s="4"/>
       <c r="T90" s="4"/>
     </row>
     <row r="91" spans="1:20">
       <c r="B91" t="s">
-        <v>185</v>
+        <v>146</v>
       </c>
       <c r="C91" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="D91" t="s">
-        <v>186</v>
+        <v>118</v>
       </c>
       <c r="E91" t="s">
-        <v>186</v>
+        <v>118</v>
       </c>
       <c r="F91" t="s">
         <v>19</v>
       </c>
       <c r="G91" t="s">
         <v>20</v>
       </c>
       <c r="H91" t="s">
-        <v>186</v>
+        <v>118</v>
       </c>
       <c r="I91" t="s">
-        <v>186</v>
+        <v>118</v>
       </c>
       <c r="J91" t="s">
         <v>19</v>
       </c>
       <c r="K91" t="s">
         <v>20</v>
       </c>
       <c r="L91" t="s">
-        <v>92</v>
+        <v>131</v>
       </c>
       <c r="M91" t="s">
-        <v>92</v>
+        <v>131</v>
       </c>
       <c r="N91" t="s">
         <v>19</v>
       </c>
       <c r="O91" t="s">
         <v>20</v>
       </c>
       <c r="P91" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="Q91" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="R91" t="s">
         <v>19</v>
       </c>
       <c r="S91" t="s">
         <v>20</v>
       </c>
       <c r="T91" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="92" spans="1:20">
-      <c r="A92" s="3">
-[...22 lines deleted...]
-      <c r="T92" s="4"/>
+      <c r="B92" t="s">
+        <v>147</v>
+      </c>
+      <c r="C92" t="s">
+        <v>33</v>
+      </c>
+      <c r="D92" t="s">
+        <v>129</v>
+      </c>
+      <c r="E92" t="s">
+        <v>129</v>
+      </c>
+      <c r="F92" t="s">
+        <v>19</v>
+      </c>
+      <c r="G92" t="s">
+        <v>20</v>
+      </c>
+      <c r="H92" t="s">
+        <v>129</v>
+      </c>
+      <c r="I92" t="s">
+        <v>129</v>
+      </c>
+      <c r="J92" t="s">
+        <v>19</v>
+      </c>
+      <c r="K92" t="s">
+        <v>20</v>
+      </c>
+      <c r="L92" t="s">
+        <v>129</v>
+      </c>
+      <c r="M92" t="s">
+        <v>129</v>
+      </c>
+      <c r="N92" t="s">
+        <v>19</v>
+      </c>
+      <c r="O92" t="s">
+        <v>20</v>
+      </c>
+      <c r="P92" t="s">
+        <v>129</v>
+      </c>
+      <c r="Q92" t="s">
+        <v>129</v>
+      </c>
+      <c r="R92" t="s">
+        <v>19</v>
+      </c>
+      <c r="S92" t="s">
+        <v>20</v>
+      </c>
+      <c r="T92" t="s">
+        <v>22</v>
+      </c>
     </row>
     <row r="93" spans="1:20">
       <c r="B93" t="s">
-        <v>188</v>
+        <v>148</v>
       </c>
       <c r="C93" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="D93" t="s">
-        <v>75</v>
+        <v>27</v>
       </c>
       <c r="E93" t="s">
-        <v>75</v>
+        <v>27</v>
       </c>
       <c r="F93" t="s">
         <v>19</v>
       </c>
       <c r="G93" t="s">
         <v>20</v>
       </c>
       <c r="H93" t="s">
-        <v>75</v>
+        <v>27</v>
       </c>
       <c r="I93" t="s">
-        <v>75</v>
+        <v>27</v>
       </c>
       <c r="J93" t="s">
         <v>19</v>
       </c>
       <c r="K93" t="s">
         <v>20</v>
       </c>
       <c r="L93" t="s">
-        <v>75</v>
+        <v>27</v>
       </c>
       <c r="M93" t="s">
-        <v>75</v>
+        <v>27</v>
       </c>
       <c r="N93" t="s">
         <v>19</v>
       </c>
       <c r="O93" t="s">
         <v>20</v>
       </c>
       <c r="P93" t="s">
-        <v>75</v>
+        <v>27</v>
       </c>
       <c r="Q93" t="s">
-        <v>75</v>
+        <v>27</v>
       </c>
       <c r="R93" t="s">
         <v>19</v>
       </c>
       <c r="S93" t="s">
         <v>20</v>
       </c>
       <c r="T93" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="94" spans="1:20">
       <c r="B94" t="s">
-        <v>189</v>
+        <v>149</v>
       </c>
       <c r="C94" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="D94" t="s">
-        <v>181</v>
+        <v>64</v>
       </c>
       <c r="E94" t="s">
-        <v>181</v>
+        <v>64</v>
       </c>
       <c r="F94" t="s">
         <v>19</v>
       </c>
       <c r="G94" t="s">
         <v>20</v>
       </c>
       <c r="H94" t="s">
-        <v>181</v>
+        <v>64</v>
       </c>
       <c r="I94" t="s">
-        <v>181</v>
+        <v>64</v>
       </c>
       <c r="J94" t="s">
         <v>19</v>
       </c>
       <c r="K94" t="s">
         <v>20</v>
       </c>
       <c r="L94" t="s">
-        <v>101</v>
+        <v>64</v>
       </c>
       <c r="M94" t="s">
-        <v>101</v>
+        <v>64</v>
       </c>
       <c r="N94" t="s">
         <v>19</v>
       </c>
       <c r="O94" t="s">
         <v>20</v>
       </c>
       <c r="P94" t="s">
-        <v>74</v>
+        <v>64</v>
       </c>
       <c r="Q94" t="s">
-        <v>74</v>
+        <v>64</v>
       </c>
       <c r="R94" t="s">
         <v>19</v>
       </c>
       <c r="S94" t="s">
         <v>20</v>
       </c>
       <c r="T94" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="95" spans="1:20">
-      <c r="B95" t="s">
-[...55 lines deleted...]
-      </c>
+      <c r="A95" s="3">
+        <v>25</v>
+      </c>
+      <c r="B95" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="C95" s="4"/>
+      <c r="D95" s="4"/>
+      <c r="E95" s="4"/>
+      <c r="F95" s="4"/>
+      <c r="G95" s="4"/>
+      <c r="H95" s="4"/>
+      <c r="I95" s="4"/>
+      <c r="J95" s="4"/>
+      <c r="K95" s="4"/>
+      <c r="L95" s="4"/>
+      <c r="M95" s="4"/>
+      <c r="N95" s="4"/>
+      <c r="O95" s="4"/>
+      <c r="P95" s="4"/>
+      <c r="Q95" s="4"/>
+      <c r="R95" s="4"/>
+      <c r="S95" s="4"/>
+      <c r="T95" s="4"/>
     </row>
     <row r="96" spans="1:20">
-      <c r="A96" s="3">
-[...22 lines deleted...]
-      <c r="T96" s="4"/>
+      <c r="B96" t="s">
+        <v>151</v>
+      </c>
+      <c r="C96" t="s">
+        <v>33</v>
+      </c>
+      <c r="D96" t="s">
+        <v>126</v>
+      </c>
+      <c r="E96" t="s">
+        <v>126</v>
+      </c>
+      <c r="F96" t="s">
+        <v>19</v>
+      </c>
+      <c r="G96" t="s">
+        <v>20</v>
+      </c>
+      <c r="H96" t="s">
+        <v>126</v>
+      </c>
+      <c r="I96" t="s">
+        <v>126</v>
+      </c>
+      <c r="J96" t="s">
+        <v>19</v>
+      </c>
+      <c r="K96" t="s">
+        <v>20</v>
+      </c>
+      <c r="L96" t="s">
+        <v>126</v>
+      </c>
+      <c r="M96" t="s">
+        <v>126</v>
+      </c>
+      <c r="N96" t="s">
+        <v>19</v>
+      </c>
+      <c r="O96" t="s">
+        <v>20</v>
+      </c>
+      <c r="P96" t="s">
+        <v>126</v>
+      </c>
+      <c r="Q96" t="s">
+        <v>126</v>
+      </c>
+      <c r="R96" t="s">
+        <v>19</v>
+      </c>
+      <c r="S96" t="s">
+        <v>20</v>
+      </c>
+      <c r="T96" t="s">
+        <v>22</v>
+      </c>
     </row>
     <row r="97" spans="1:20">
       <c r="B97" t="s">
-        <v>133</v>
+        <v>152</v>
       </c>
       <c r="C97" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="D97" t="s">
-        <v>101</v>
+        <v>142</v>
       </c>
       <c r="E97" t="s">
-        <v>101</v>
+        <v>142</v>
       </c>
       <c r="F97" t="s">
         <v>19</v>
       </c>
       <c r="G97" t="s">
         <v>20</v>
       </c>
       <c r="H97" t="s">
-        <v>101</v>
+        <v>142</v>
       </c>
       <c r="I97" t="s">
-        <v>101</v>
+        <v>142</v>
       </c>
       <c r="J97" t="s">
         <v>19</v>
       </c>
       <c r="K97" t="s">
         <v>20</v>
       </c>
       <c r="L97" t="s">
-        <v>106</v>
+        <v>142</v>
       </c>
       <c r="M97" t="s">
-        <v>101</v>
-[...5 lines deleted...]
-        <v>136</v>
+        <v>142</v>
+      </c>
+      <c r="N97" t="s">
+        <v>19</v>
+      </c>
+      <c r="O97" t="s">
+        <v>20</v>
       </c>
       <c r="P97" t="s">
-        <v>106</v>
+        <v>142</v>
       </c>
       <c r="Q97" t="s">
-        <v>106</v>
+        <v>142</v>
       </c>
       <c r="R97" t="s">
         <v>19</v>
       </c>
       <c r="S97" t="s">
         <v>20</v>
       </c>
       <c r="T97" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="98" spans="1:20">
-      <c r="A98" s="3">
-[...22 lines deleted...]
-      <c r="T98" s="4"/>
+      <c r="B98" t="s">
+        <v>153</v>
+      </c>
+      <c r="C98" t="s">
+        <v>33</v>
+      </c>
+      <c r="D98" t="s">
+        <v>154</v>
+      </c>
+      <c r="E98" t="s">
+        <v>154</v>
+      </c>
+      <c r="F98" t="s">
+        <v>19</v>
+      </c>
+      <c r="G98" t="s">
+        <v>20</v>
+      </c>
+      <c r="H98" t="s">
+        <v>154</v>
+      </c>
+      <c r="I98" t="s">
+        <v>154</v>
+      </c>
+      <c r="J98" t="s">
+        <v>19</v>
+      </c>
+      <c r="K98" t="s">
+        <v>20</v>
+      </c>
+      <c r="L98" t="s">
+        <v>154</v>
+      </c>
+      <c r="M98" t="s">
+        <v>154</v>
+      </c>
+      <c r="N98" t="s">
+        <v>19</v>
+      </c>
+      <c r="O98" t="s">
+        <v>20</v>
+      </c>
+      <c r="P98" t="s">
+        <v>154</v>
+      </c>
+      <c r="Q98" t="s">
+        <v>154</v>
+      </c>
+      <c r="R98" t="s">
+        <v>19</v>
+      </c>
+      <c r="S98" t="s">
+        <v>20</v>
+      </c>
+      <c r="T98" t="s">
+        <v>22</v>
+      </c>
     </row>
     <row r="99" spans="1:20">
       <c r="B99" t="s">
-        <v>193</v>
+        <v>125</v>
       </c>
       <c r="C99" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="D99" t="s">
-        <v>72</v>
+        <v>127</v>
       </c>
       <c r="E99" t="s">
-        <v>72</v>
+        <v>127</v>
       </c>
       <c r="F99" t="s">
         <v>19</v>
       </c>
       <c r="G99" t="s">
         <v>20</v>
       </c>
       <c r="H99" t="s">
-        <v>72</v>
+        <v>127</v>
       </c>
       <c r="I99" t="s">
-        <v>72</v>
+        <v>127</v>
       </c>
       <c r="J99" t="s">
         <v>19</v>
       </c>
       <c r="K99" t="s">
         <v>20</v>
       </c>
       <c r="L99" t="s">
-        <v>172</v>
+        <v>127</v>
       </c>
       <c r="M99" t="s">
-        <v>172</v>
+        <v>127</v>
       </c>
       <c r="N99" t="s">
         <v>19</v>
       </c>
       <c r="O99" t="s">
         <v>20</v>
       </c>
       <c r="P99" t="s">
-        <v>72</v>
+        <v>127</v>
       </c>
       <c r="Q99" t="s">
-        <v>72</v>
+        <v>127</v>
       </c>
       <c r="R99" t="s">
         <v>19</v>
       </c>
       <c r="S99" t="s">
         <v>20</v>
       </c>
       <c r="T99" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:S1"/>
     <mergeCell ref="A2:S2"/>
     <mergeCell ref="A3:S3"/>
     <mergeCell ref="A4:S4"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="D5:G5"/>
     <mergeCell ref="H5:K5"/>
     <mergeCell ref="L5:O5"/>
     <mergeCell ref="P5:S5"/>
     <mergeCell ref="T5:T6"/>
     <mergeCell ref="B7:T7"/>
-    <mergeCell ref="B13:T13"/>
-    <mergeCell ref="B18:T18"/>
+    <mergeCell ref="B11:T11"/>
+    <mergeCell ref="B20:T20"/>
     <mergeCell ref="B24:T24"/>
-    <mergeCell ref="B29:T29"/>
-[...4 lines deleted...]
-    <mergeCell ref="B55:T55"/>
+    <mergeCell ref="B28:T28"/>
+    <mergeCell ref="B32:T32"/>
+    <mergeCell ref="B36:T36"/>
+    <mergeCell ref="B42:T42"/>
+    <mergeCell ref="B44:T44"/>
+    <mergeCell ref="B46:T46"/>
+    <mergeCell ref="B50:T50"/>
+    <mergeCell ref="B52:T52"/>
+    <mergeCell ref="B58:T58"/>
     <mergeCell ref="B60:T60"/>
     <mergeCell ref="B62:T62"/>
+    <mergeCell ref="B64:T64"/>
     <mergeCell ref="B66:T66"/>
+    <mergeCell ref="B68:T68"/>
     <mergeCell ref="B70:T70"/>
-    <mergeCell ref="B73:T73"/>
+    <mergeCell ref="B72:T72"/>
+    <mergeCell ref="B75:T75"/>
     <mergeCell ref="B77:T77"/>
-    <mergeCell ref="B79:T79"/>
-[...3 lines deleted...]
-    <mergeCell ref="B88:T88"/>
+    <mergeCell ref="B84:T84"/>
     <mergeCell ref="B90:T90"/>
-    <mergeCell ref="B92:T92"/>
-[...1 lines deleted...]
-    <mergeCell ref="B98:T98"/>
+    <mergeCell ref="B95:T95"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>