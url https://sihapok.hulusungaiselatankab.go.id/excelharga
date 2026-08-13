--- v1 (2026-06-08)
+++ v2 (2026-08-13)
@@ -20,51 +20,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="SIHAPOK" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="155">
   <si>
     <t>SIHAPOK</t>
   </si>
   <si>
     <t>Sistem Informasi Harga Pokok</t>
   </si>
   <si>
-    <t>Tanggal Cetak : 08-06-2026 1:21:35</t>
+    <t>Tanggal Cetak : 13-08-2026 1:01:14</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Nama Bahan</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Pasar Kandangan</t>
   </si>
   <si>
     <t>Pasar Negara</t>
   </si>
   <si>
     <t>Indeks Harga konsumen (IHK) Banjarmasin</t>
   </si>
   <si>
     <t>Indeks Harga konsumen (IHK) Tanjung</t>
   </si>
   <si>
     <t>Persediaan</t>
   </si>